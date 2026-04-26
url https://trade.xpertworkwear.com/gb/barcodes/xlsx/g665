--- v0 (2025-10-26)
+++ v1 (2026-04-26)
@@ -122,91 +122,91 @@
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="5"/>
     <col min="3" max="3" width="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1">
-        <v>5036770371813</v>
+        <v>5036770371816</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="1">
-        <v>5036770371820</v>
+        <v>5036770371823</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1">
-        <v>5036770371837</v>
+        <v>5036770371830</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="1">
-        <v>5036770371844</v>
+        <v>5036770371847</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="1">
-        <v>5036770371851</v>
+        <v>5036770371854</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>