--- v0 (2025-10-25)
+++ v1 (2026-10-28)
@@ -23,63 +23,63 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>SWP7020-S/M</t>
   </si>
   <si>
-    <t>S</t>
+    <t>M</t>
   </si>
   <si>
     <t>SWP7020-M/L</t>
   </si>
   <si>
-    <t>M</t>
+    <t>L</t>
   </si>
   <si>
     <t>SWP7020-L/XL</t>
   </si>
   <si>
-    <t>L</t>
+    <t>XL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>