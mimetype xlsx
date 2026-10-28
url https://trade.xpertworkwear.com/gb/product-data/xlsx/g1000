--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -287,51 +287,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>39269097</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>3.50</v>
       </c>
       <c r="L2">
-        <v>1238.00000</v>
+        <v>2941.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>40</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Highly recommended additional knee protection for the worker who is spending considerable time on their knees.  Simple and effective way of providing extra protection, the Xpert Core work knee pad inserts are designed for slotting into work trouser knee pockets to protect kneecaps when kneeling.