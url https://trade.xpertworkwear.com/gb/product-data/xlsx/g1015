--- v2 (2026-03-03)
+++ v3 (2026-04-21)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -161,93 +164,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:X4"/>
   <cols>
     <col min="1" max="1" width="13"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="44"/>
     <col min="17" max="17" width="60"/>
-    <col min="18" max="18" width="38"/>
-[...2 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="38"/>
+    <col min="20" max="20" width="51"/>
+    <col min="21" max="21" width="22"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -270,242 +275,254 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345835229</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>26.95</v>
       </c>
       <c r="L2">
-        <v>214.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>170.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Smock is specifically designed for working in the milking parlour, obstetrics, and other potentially messy tasks around animals.  The waterproof and breathable Stormgear™ fabric keeps you clean, and the highly breathable mesh back section ensures you stay cool.  The mesh back is not waterproof, and allows you to stay cool and comfortable even in highly exertive tasks in stuffy environments.
 Available in 3 size options.  Neoprene cuffs provide a comfortable seal at the bicep, and zip neck for protection and easy fitting.  Shock cord at waistline for a great fit, and double front pockets with flaps.  Washable fabric means you can at least start the day clean, and treated with anti-fungal fabric treatment for improved hygiene.
 This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections.  Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345835236</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>26.95</v>
       </c>
       <c r="L3">
-        <v>405.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>356.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Smock is specifically designed for working in the milking parlour, obstetrics, and other potentially messy tasks around animals.  The waterproof and breathable Stormgear™ fabric keeps you clean, and the highly breathable mesh back section ensures you stay cool.  The mesh back is not waterproof, and allows you to stay cool and comfortable even in highly exertive tasks in stuffy environments.
 Available in 3 size options.  Neoprene cuffs provide a comfortable seal at the bicep, and zip neck for protection and easy fitting.  Shock cord at waistline for a great fit, and double front pockets with flaps.  Washable fabric means you can at least start the day clean, and treated with anti-fungal fabric treatment for improved hygiene.
 This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections.  Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5060345835243</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>26.95</v>
       </c>
       <c r="L4">
-        <v>449.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>388.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Smock is specifically designed for working in the milking parlour, obstetrics, and other potentially messy tasks around animals.  The waterproof and breathable Stormgear™ fabric keeps you clean, and the highly breathable mesh back section ensures you stay cool.  The mesh back is not waterproof, and allows you to stay cool and comfortable even in highly exertive tasks in stuffy environments.
 Available in 3 size options.  Neoprene cuffs provide a comfortable seal at the bicep, and zip neck for protection and easy fitting.  Shock cord at waistline for a great fit, and double front pockets with flaps.  Washable fabric means you can at least start the day clean, and treated with anti-fungal fabric treatment for improved hygiene.
 This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections.  Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>