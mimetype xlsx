--- v3 (2026-04-21)
+++ v4 (2026-06-13)
@@ -314,51 +314,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>26.95</v>
       </c>
       <c r="L2">
-        <v>170.00000</v>
+        <v>154.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -383,51 +383,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>26.95</v>
       </c>
       <c r="L3">
-        <v>356.00000</v>
+        <v>340.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -452,51 +452,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>26.95</v>
       </c>
       <c r="L4">
-        <v>388.00000</v>
+        <v>375.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>