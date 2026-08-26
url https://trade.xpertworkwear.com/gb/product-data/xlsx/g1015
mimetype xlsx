--- v4 (2026-06-13)
+++ v5 (2026-08-26)
@@ -80,102 +80,102 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7060-S/M</t>
   </si>
   <si>
-    <t>Swampmaster Stormgear Waterproof Dairy Smock Short Sleeve Green - S</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock S/Sleeve Green - S</t>
   </si>
   <si>
     <t>SWP7060</t>
   </si>
   <si>
-    <t>Swampmaster Stormgear Waterproof Dairy Smock Short Sleeve Green</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock S/Sleeve Green</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>1.23Kg</t>
   </si>
   <si>
     <t>Waterproof, Windproof and Breathable Fabric</t>
   </si>
   <si>
     <t>Close fitting stretchy neoprene cuffs for comfort and protection</t>
   </si>
   <si>
     <t>Mesh vented back for maximum breathability in hot working environments</t>
   </si>
   <si>
     <t>Extremely lightweight and comfortable</t>
   </si>
   <si>
     <t>4-way stretch fabric for great freedom of movement</t>
   </si>
   <si>
     <t>Anti-Fungal treatment</t>
   </si>
   <si>
     <t>SWP7060-M/L</t>
   </si>
   <si>
-    <t>Swampmaster Stormgear Waterproof Dairy Smock Short Sleeve Green - M</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock S/Sleeve Green - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>SWP7060-L/XL</t>
   </si>
   <si>
-    <t>Swampmaster Stormgear Waterproof Dairy Smock Short Sleeve Green - L</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock S/Sleeve Green - L</t>
   </si>
   <si>
     <t>L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -314,51 +314,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>26.95</v>
       </c>
       <c r="L2">
-        <v>154.00000</v>
+        <v>130.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -383,51 +383,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>26.95</v>
       </c>
       <c r="L3">
-        <v>340.00000</v>
+        <v>305.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -452,51 +452,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>26.95</v>
       </c>
       <c r="L4">
-        <v>375.00000</v>
+        <v>348.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>