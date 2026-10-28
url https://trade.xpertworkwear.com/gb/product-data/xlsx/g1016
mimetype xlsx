--- v5 (2026-08-24)
+++ v6 (2026-10-28)
@@ -80,105 +80,105 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7070-S/M</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock L/Sleeve Green - S</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock L/Sleeve Green - M</t>
   </si>
   <si>
     <t>SWP7070</t>
   </si>
   <si>
     <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock L/Sleeve Green</t>
   </si>
   <si>
-    <t>S</t>
+    <t>M</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>1.23Kg</t>
   </si>
   <si>
     <t>Waterproof, Windproof and Breathable Fabric</t>
   </si>
   <si>
     <t>Close fitting stretchy neoprene cuffs for comfort and protection</t>
   </si>
   <si>
     <t>Mesh vented back for maximum breathability in hot working environments</t>
   </si>
   <si>
     <t>Extremely lightweight and comfortable</t>
   </si>
   <si>
     <t>4-way stretch fabric for great freedom of movement</t>
   </si>
   <si>
     <t>Anti-Fungal treatment</t>
   </si>
   <si>
     <t>SWP7070-M/L</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock L/Sleeve Green - M</t>
-[...2 lines deleted...]
-    <t>M</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock L/Sleeve Green - L</t>
+  </si>
+  <si>
+    <t>L</t>
   </si>
   <si>
     <t>SWP7070-L/XL</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock L/Sleeve Green - L</t>
-[...2 lines deleted...]
-    <t>L</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Smock L/Sleeve Green - XL</t>
+  </si>
+  <si>
+    <t>XL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -314,51 +314,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>26.95</v>
       </c>
       <c r="L2">
-        <v>0.00000</v>
+        <v>382.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -383,51 +383,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>26.95</v>
       </c>
       <c r="L3">
-        <v>191.00000</v>
+        <v>409.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -452,51 +452,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>26.95</v>
       </c>
       <c r="L4">
-        <v>232.00000</v>
+        <v>418.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>