--- v0 (2026-07-26)
+++ v1 (2026-09-13)
@@ -359,51 +359,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64019290</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>8.50</v>
       </c>
       <c r="L2">
-        <v>97.00000</v>
+        <v>84.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
@@ -418,51 +418,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64019290</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>8.50</v>
       </c>
       <c r="L3">
-        <v>107.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
@@ -477,51 +477,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64019290</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>8.50</v>
       </c>
       <c r="L4">
-        <v>96.00000</v>
+        <v>80.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
@@ -536,51 +536,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64019290</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>8.50</v>
       </c>
       <c r="L5">
-        <v>101.00000</v>
+        <v>87.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
@@ -595,51 +595,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64019290</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>8.50</v>
       </c>
       <c r="L6">
-        <v>117.00000</v>
+        <v>94.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
@@ -654,51 +654,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64019290</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>8.50</v>
       </c>
       <c r="L7">
-        <v>137.00000</v>
+        <v>121.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
@@ -713,51 +713,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64019290</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>8.50</v>
       </c>
       <c r="L8">
-        <v>132.00000</v>
+        <v>111.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>20</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
@@ -772,51 +772,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64019290</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>8.50</v>
       </c>
       <c r="L9">
-        <v>130.00000</v>
+        <v>115.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>20</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="S9" t="s">
         <v>34</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
 </worksheet>