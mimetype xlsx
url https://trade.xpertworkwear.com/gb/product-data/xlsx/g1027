--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
@@ -77,93 +77,99 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>SWP1730-XS</t>
+  </si>
+  <si>
+    <t>Xpert Swampmaster Xtremegear Waterproof Bib &amp; Brace Navy - XS</t>
+  </si>
+  <si>
+    <t>SWP1730</t>
+  </si>
+  <si>
+    <t>Xpert Swampmaster Xtremegear Waterproof Bib &amp; Brace Navy</t>
+  </si>
+  <si>
+    <t>XS</t>
+  </si>
+  <si>
+    <t>Xpert Swampmaster</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>0.50Kg</t>
+  </si>
+  <si>
+    <t>Conforms to EN 343:2019 4:4</t>
+  </si>
+  <si>
+    <t>Waterproof, Windproof and Breathable Fabric</t>
+  </si>
+  <si>
+    <t>300D Polyester shell for durability and wear resistance</t>
+  </si>
+  <si>
+    <t>DRY-X Waterproof, windproof and breathable fabric</t>
+  </si>
+  <si>
+    <t>Fully taped seams</t>
+  </si>
+  <si>
+    <t>Side-access secure zipped pockets</t>
+  </si>
+  <si>
     <t>SWP1730-S</t>
   </si>
   <si>
     <t>Xpert Swampmaster Xtremegear Waterproof Bib &amp; Brace Navy - S</t>
   </si>
   <si>
-    <t>SWP1730</t>
-[...4 lines deleted...]
-  <si>
     <t>S</t>
-  </si>
-[...28 lines deleted...]
-    <t>SWP1730-XS</t>
   </si>
   <si>
     <t>SWP1730-M</t>
   </si>
   <si>
     <t>Xpert Swampmaster Xtremegear Waterproof Bib &amp; Brace Navy - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>SWP1730-L</t>
   </si>
   <si>
     <t>Xpert Swampmaster Xtremegear Waterproof Bib &amp; Brace Navy - L</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>SWP1730-XL</t>
   </si>
   <si>
     <t>Xpert Swampmaster Xtremegear Waterproof Bib &amp; Brace Navy - XL</t>
   </si>
@@ -228,51 +234,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="8"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="28"/>
     <col min="17" max="17" width="44"/>
     <col min="18" max="18" width="56"/>
     <col min="19" max="19" width="50"/>
     <col min="20" max="20" width="18"/>
     <col min="21" max="21" width="34"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -314,495 +320,495 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="1">
-        <v>5060345835281</v>
+        <v>5061086960645</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034931</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>31.95</v>
       </c>
       <c r="L2">
-        <v>0.00000</v>
+        <v>64.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>15</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert Xtremegear™ Bib &amp; Brace is a tough, versatile essential and the go-to choice for a wide range of farming tasks. Built with a broad chest bib for enhanced protection, it features stud-fastened hems that secure neatly around your boots or wellingtons for a reliably close fit. Elasticated shoulder straps with large buckle clips make fitting quick and easy, while water-resistant zipped side pockets keep your valuables safely stowed in all conditions.
 Integrating our No-Sweat technology, the technical fabric of this garment allows sweat vapour to escape while blocking rain from getting in. The result is waterproof protection without the discomfort of excess heat and sweat build-up, helping you stay dry, comfortable and productive throughout the working day.
 Engineered for serious weather performance, Xtremegear™ is tested to 10,000 mm—six times the minimum standard—providing dependable protection even in the most severe wet weather</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
-        <v>5061086960645</v>
+        <v>5060345835281</v>
       </c>
       <c r="C3" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034931</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>31.95</v>
       </c>
       <c r="L3">
-        <v>0.00000</v>
+        <v>189.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>15</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert Xtremegear™ Bib &amp; Brace is a tough, versatile essential and the go-to choice for a wide range of farming tasks. Built with a broad chest bib for enhanced protection, it features stud-fastened hems that secure neatly around your boots or wellingtons for a reliably close fit. Elasticated shoulder straps with large buckle clips make fitting quick and easy, while water-resistant zipped side pockets keep your valuables safely stowed in all conditions.
 Integrating our No-Sweat technology, the technical fabric of this garment allows sweat vapour to escape while blocking rain from getting in. The result is waterproof protection without the discomfort of excess heat and sweat build-up, helping you stay dry, comfortable and productive throughout the working day.
 Engineered for serious weather performance, Xtremegear™ is tested to 10,000 mm—six times the minimum standard—providing dependable protection even in the most severe wet weather</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5060345835298</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034931</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>31.95</v>
       </c>
       <c r="L4">
-        <v>0.00000</v>
+        <v>113.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>15</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert Xtremegear™ Bib &amp; Brace is a tough, versatile essential and the go-to choice for a wide range of farming tasks. Built with a broad chest bib for enhanced protection, it features stud-fastened hems that secure neatly around your boots or wellingtons for a reliably close fit. Elasticated shoulder straps with large buckle clips make fitting quick and easy, while water-resistant zipped side pockets keep your valuables safely stowed in all conditions.
 Integrating our No-Sweat technology, the technical fabric of this garment allows sweat vapour to escape while blocking rain from getting in. The result is waterproof protection without the discomfort of excess heat and sweat build-up, helping you stay dry, comfortable and productive throughout the working day.
 Engineered for serious weather performance, Xtremegear™ is tested to 10,000 mm—six times the minimum standard—providing dependable protection even in the most severe wet weather</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5060345835168</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034931</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>31.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
+        <v>209.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>15</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert Xtremegear™ Bib &amp; Brace is a tough, versatile essential and the go-to choice for a wide range of farming tasks. Built with a broad chest bib for enhanced protection, it features stud-fastened hems that secure neatly around your boots or wellingtons for a reliably close fit. Elasticated shoulder straps with large buckle clips make fitting quick and easy, while water-resistant zipped side pockets keep your valuables safely stowed in all conditions.
 Integrating our No-Sweat technology, the technical fabric of this garment allows sweat vapour to escape while blocking rain from getting in. The result is waterproof protection without the discomfort of excess heat and sweat build-up, helping you stay dry, comfortable and productive throughout the working day.
 Engineered for serious weather performance, Xtremegear™ is tested to 10,000 mm—six times the minimum standard—providing dependable protection even in the most severe wet weather</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5060345835175</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62034931</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>31.95</v>
       </c>
       <c r="L6">
-        <v>0.00000</v>
+        <v>120.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>15</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
       <c r="U6" t="s">
         <v>35</v>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert Xtremegear™ Bib &amp; Brace is a tough, versatile essential and the go-to choice for a wide range of farming tasks. Built with a broad chest bib for enhanced protection, it features stud-fastened hems that secure neatly around your boots or wellingtons for a reliably close fit. Elasticated shoulder straps with large buckle clips make fitting quick and easy, while water-resistant zipped side pockets keep your valuables safely stowed in all conditions.
 Integrating our No-Sweat technology, the technical fabric of this garment allows sweat vapour to escape while blocking rain from getting in. The result is waterproof protection without the discomfort of excess heat and sweat build-up, helping you stay dry, comfortable and productive throughout the working day.
 Engineered for serious weather performance, Xtremegear™ is tested to 10,000 mm—six times the minimum standard—providing dependable protection even in the most severe wet weather</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5060345835182</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034931</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>31.95</v>
       </c>
       <c r="L7">
-        <v>0.00000</v>
+        <v>115.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>15</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert Xtremegear™ Bib &amp; Brace is a tough, versatile essential and the go-to choice for a wide range of farming tasks. Built with a broad chest bib for enhanced protection, it features stud-fastened hems that secure neatly around your boots or wellingtons for a reliably close fit. Elasticated shoulder straps with large buckle clips make fitting quick and easy, while water-resistant zipped side pockets keep your valuables safely stowed in all conditions.
 Integrating our No-Sweat technology, the technical fabric of this garment allows sweat vapour to escape while blocking rain from getting in. The result is waterproof protection without the discomfort of excess heat and sweat build-up, helping you stay dry, comfortable and productive throughout the working day.
 Engineered for serious weather performance, Xtremegear™ is tested to 10,000 mm—six times the minimum standard—providing dependable protection even in the most severe wet weather</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B8" s="1">
         <v>5060345835205</v>
       </c>
       <c r="C8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>62034931</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>31.95</v>
       </c>
       <c r="L8">
-        <v>0.00000</v>
+        <v>20.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>15</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>