--- v0 (2026-07-26)
+++ v1 (2026-09-13)
@@ -414,51 +414,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X28"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="47"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="41"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="8"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="60"/>
     <col min="17" max="17" width="57"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="60"/>
     <col min="20" max="20" width="60"/>
     <col min="21" max="21" width="53"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -530,51 +530,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034211</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>37.95</v>
       </c>
       <c r="L2">
-        <v>0.00000</v>
+        <v>41.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -600,51 +600,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034211</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>37.95</v>
       </c>
       <c r="L3">
-        <v>0.00000</v>
+        <v>75.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -670,51 +670,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034211</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>37.95</v>
       </c>
       <c r="L4">
-        <v>0.00000</v>
+        <v>40.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -740,51 +740,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034211</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>37.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
+        <v>74.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
@@ -810,51 +810,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62034211</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>37.95</v>
       </c>
       <c r="L6">
-        <v>0.00000</v>
+        <v>139.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
       <c r="U6" t="s">
         <v>35</v>
       </c>
@@ -880,51 +880,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034211</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>37.95</v>
       </c>
       <c r="L7">
-        <v>0.00000</v>
+        <v>55.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>
@@ -950,51 +950,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>62034211</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>37.95</v>
       </c>
       <c r="L8">
-        <v>0.00000</v>
+        <v>113.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>20</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>
@@ -1020,51 +1020,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>62034211</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>37.95</v>
       </c>
       <c r="L9">
-        <v>0.00000</v>
+        <v>298.00000</v>
       </c>
       <c r="M9" s="3">
         <v>0.2</v>
       </c>
       <c r="N9">
         <v>20</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9" t="s">
         <v>31</v>
       </c>
       <c r="R9" t="s">
         <v>32</v>
       </c>
       <c r="S9" t="s">
         <v>33</v>
       </c>
       <c r="T9" t="s">
         <v>34</v>
       </c>
       <c r="U9" t="s">
         <v>35</v>
       </c>
@@ -1090,51 +1090,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>62034211</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>37.95</v>
       </c>
       <c r="L10">
-        <v>0.00000</v>
+        <v>151.00000</v>
       </c>
       <c r="M10" s="3">
         <v>0.2</v>
       </c>
       <c r="N10">
         <v>20</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10" t="s">
         <v>31</v>
       </c>
       <c r="R10" t="s">
         <v>32</v>
       </c>
       <c r="S10" t="s">
         <v>33</v>
       </c>
       <c r="T10" t="s">
         <v>34</v>
       </c>
       <c r="U10" t="s">
         <v>35</v>
       </c>
@@ -1160,51 +1160,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>62034211</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>37.95</v>
       </c>
       <c r="L11">
-        <v>0.00000</v>
+        <v>131.00000</v>
       </c>
       <c r="M11" s="3">
         <v>0.2</v>
       </c>
       <c r="N11">
         <v>20</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11" t="s">
         <v>31</v>
       </c>
       <c r="R11" t="s">
         <v>32</v>
       </c>
       <c r="S11" t="s">
         <v>33</v>
       </c>
       <c r="T11" t="s">
         <v>34</v>
       </c>
       <c r="U11" t="s">
         <v>35</v>
       </c>
@@ -1230,51 +1230,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>62034211</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>37.95</v>
       </c>
       <c r="L12">
-        <v>0.00000</v>
+        <v>309.00000</v>
       </c>
       <c r="M12" s="3">
         <v>0.2</v>
       </c>
       <c r="N12">
         <v>20</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12" t="s">
         <v>31</v>
       </c>
       <c r="R12" t="s">
         <v>32</v>
       </c>
       <c r="S12" t="s">
         <v>33</v>
       </c>
       <c r="T12" t="s">
         <v>34</v>
       </c>
       <c r="U12" t="s">
         <v>35</v>
       </c>
@@ -1300,51 +1300,51 @@
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>62034211</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>37.95</v>
       </c>
       <c r="L13">
-        <v>0.00000</v>
+        <v>216.00000</v>
       </c>
       <c r="M13" s="3">
         <v>0.2</v>
       </c>
       <c r="N13">
         <v>20</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13" t="s">
         <v>31</v>
       </c>
       <c r="R13" t="s">
         <v>32</v>
       </c>
       <c r="S13" t="s">
         <v>33</v>
       </c>
       <c r="T13" t="s">
         <v>34</v>
       </c>
       <c r="U13" t="s">
         <v>35</v>
       </c>
@@ -1370,51 +1370,51 @@
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
       <c r="H14">
         <v>62034211</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>37.95</v>
       </c>
       <c r="L14">
-        <v>0.00000</v>
+        <v>113.00000</v>
       </c>
       <c r="M14" s="3">
         <v>0.2</v>
       </c>
       <c r="N14">
         <v>20</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14" t="s">
         <v>31</v>
       </c>
       <c r="R14" t="s">
         <v>32</v>
       </c>
       <c r="S14" t="s">
         <v>33</v>
       </c>
       <c r="T14" t="s">
         <v>34</v>
       </c>
       <c r="U14" t="s">
         <v>35</v>
       </c>
@@ -1440,51 +1440,51 @@
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>74</v>
       </c>
       <c r="G15" t="s">
         <v>27</v>
       </c>
       <c r="H15">
         <v>62034211</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="K15" s="2">
         <v>37.95</v>
       </c>
       <c r="L15">
-        <v>0.00000</v>
+        <v>229.00000</v>
       </c>
       <c r="M15" s="3">
         <v>0.2</v>
       </c>
       <c r="N15">
         <v>20</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15" t="s">
         <v>31</v>
       </c>
       <c r="R15" t="s">
         <v>32</v>
       </c>
       <c r="S15" t="s">
         <v>33</v>
       </c>
       <c r="T15" t="s">
         <v>34</v>
       </c>
       <c r="U15" t="s">
         <v>35</v>
       </c>
@@ -1510,51 +1510,51 @@
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>77</v>
       </c>
       <c r="G16" t="s">
         <v>27</v>
       </c>
       <c r="H16">
         <v>62034211</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>29</v>
       </c>
       <c r="K16" s="2">
         <v>37.95</v>
       </c>
       <c r="L16">
-        <v>0.00000</v>
+        <v>179.00000</v>
       </c>
       <c r="M16" s="3">
         <v>0.2</v>
       </c>
       <c r="N16">
         <v>20</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16" t="s">
         <v>31</v>
       </c>
       <c r="R16" t="s">
         <v>32</v>
       </c>
       <c r="S16" t="s">
         <v>33</v>
       </c>
       <c r="T16" t="s">
         <v>34</v>
       </c>
       <c r="U16" t="s">
         <v>35</v>
       </c>
@@ -1580,51 +1580,51 @@
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>80</v>
       </c>
       <c r="G17" t="s">
         <v>27</v>
       </c>
       <c r="H17">
         <v>62034211</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>29</v>
       </c>
       <c r="K17" s="2">
         <v>37.95</v>
       </c>
       <c r="L17">
-        <v>0.00000</v>
+        <v>67.00000</v>
       </c>
       <c r="M17" s="3">
         <v>0.2</v>
       </c>
       <c r="N17">
         <v>20</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17" t="s">
         <v>31</v>
       </c>
       <c r="R17" t="s">
         <v>32</v>
       </c>
       <c r="S17" t="s">
         <v>33</v>
       </c>
       <c r="T17" t="s">
         <v>34</v>
       </c>
       <c r="U17" t="s">
         <v>35</v>
       </c>
@@ -1650,51 +1650,51 @@
       <c r="D18" t="s">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>83</v>
       </c>
       <c r="G18" t="s">
         <v>27</v>
       </c>
       <c r="H18">
         <v>62034211</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="K18" s="2">
         <v>37.95</v>
       </c>
       <c r="L18">
-        <v>0.00000</v>
+        <v>155.00000</v>
       </c>
       <c r="M18" s="3">
         <v>0.2</v>
       </c>
       <c r="N18">
         <v>20</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18" t="s">
         <v>31</v>
       </c>
       <c r="R18" t="s">
         <v>32</v>
       </c>
       <c r="S18" t="s">
         <v>33</v>
       </c>
       <c r="T18" t="s">
         <v>34</v>
       </c>
       <c r="U18" t="s">
         <v>35</v>
       </c>
@@ -1720,51 +1720,51 @@
       <c r="D19" t="s">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>86</v>
       </c>
       <c r="G19" t="s">
         <v>27</v>
       </c>
       <c r="H19">
         <v>62034211</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>29</v>
       </c>
       <c r="K19" s="2">
         <v>37.95</v>
       </c>
       <c r="L19">
-        <v>0.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M19" s="3">
         <v>0.2</v>
       </c>
       <c r="N19">
         <v>20</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19" t="s">
         <v>31</v>
       </c>
       <c r="R19" t="s">
         <v>32</v>
       </c>
       <c r="S19" t="s">
         <v>33</v>
       </c>
       <c r="T19" t="s">
         <v>34</v>
       </c>
       <c r="U19" t="s">
         <v>35</v>
       </c>
@@ -1790,51 +1790,51 @@
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>89</v>
       </c>
       <c r="G20" t="s">
         <v>27</v>
       </c>
       <c r="H20">
         <v>62034211</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>29</v>
       </c>
       <c r="K20" s="2">
         <v>37.95</v>
       </c>
       <c r="L20">
-        <v>0.00000</v>
+        <v>37.00000</v>
       </c>
       <c r="M20" s="3">
         <v>0.2</v>
       </c>
       <c r="N20">
         <v>20</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20" t="s">
         <v>31</v>
       </c>
       <c r="R20" t="s">
         <v>32</v>
       </c>
       <c r="S20" t="s">
         <v>33</v>
       </c>
       <c r="T20" t="s">
         <v>34</v>
       </c>
       <c r="U20" t="s">
         <v>35</v>
       </c>
@@ -1860,51 +1860,51 @@
       <c r="D21" t="s">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>92</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
       <c r="H21">
         <v>62034211</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="K21" s="2">
         <v>37.95</v>
       </c>
       <c r="L21">
-        <v>0.00000</v>
+        <v>64.00000</v>
       </c>
       <c r="M21" s="3">
         <v>0.2</v>
       </c>
       <c r="N21">
         <v>20</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21" t="s">
         <v>31</v>
       </c>
       <c r="R21" t="s">
         <v>32</v>
       </c>
       <c r="S21" t="s">
         <v>33</v>
       </c>
       <c r="T21" t="s">
         <v>34</v>
       </c>
       <c r="U21" t="s">
         <v>35</v>
       </c>
@@ -1930,51 +1930,51 @@
       <c r="D22" t="s">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22" t="s">
         <v>27</v>
       </c>
       <c r="H22">
         <v>62034211</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="K22" s="2">
         <v>37.95</v>
       </c>
       <c r="L22">
-        <v>0.00000</v>
+        <v>56.00000</v>
       </c>
       <c r="M22" s="3">
         <v>0.2</v>
       </c>
       <c r="N22">
         <v>20</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22" t="s">
         <v>31</v>
       </c>
       <c r="R22" t="s">
         <v>32</v>
       </c>
       <c r="S22" t="s">
         <v>33</v>
       </c>
       <c r="T22" t="s">
         <v>34</v>
       </c>
       <c r="U22" t="s">
         <v>35</v>
       </c>
@@ -2000,51 +2000,51 @@
       <c r="D23" t="s">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" t="s">
         <v>27</v>
       </c>
       <c r="H23">
         <v>62034211</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="K23" s="2">
         <v>37.95</v>
       </c>
       <c r="L23">
-        <v>0.00000</v>
+        <v>18.00000</v>
       </c>
       <c r="M23" s="3">
         <v>0.2</v>
       </c>
       <c r="N23">
         <v>20</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23" t="s">
         <v>31</v>
       </c>
       <c r="R23" t="s">
         <v>32</v>
       </c>
       <c r="S23" t="s">
         <v>33</v>
       </c>
       <c r="T23" t="s">
         <v>34</v>
       </c>
       <c r="U23" t="s">
         <v>35</v>
       </c>
@@ -2070,51 +2070,51 @@
       <c r="D24" t="s">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>101</v>
       </c>
       <c r="G24" t="s">
         <v>27</v>
       </c>
       <c r="H24">
         <v>62034211</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="K24" s="2">
         <v>37.95</v>
       </c>
       <c r="L24">
-        <v>0.00000</v>
+        <v>33.00000</v>
       </c>
       <c r="M24" s="3">
         <v>0.2</v>
       </c>
       <c r="N24">
         <v>20</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24" t="s">
         <v>31</v>
       </c>
       <c r="R24" t="s">
         <v>32</v>
       </c>
       <c r="S24" t="s">
         <v>33</v>
       </c>
       <c r="T24" t="s">
         <v>34</v>
       </c>
       <c r="U24" t="s">
         <v>35</v>
       </c>
@@ -2140,51 +2140,51 @@
       <c r="D25" t="s">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>104</v>
       </c>
       <c r="G25" t="s">
         <v>27</v>
       </c>
       <c r="H25">
         <v>62034211</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>29</v>
       </c>
       <c r="K25" s="2">
         <v>37.95</v>
       </c>
       <c r="L25">
-        <v>0.00000</v>
+        <v>20.00000</v>
       </c>
       <c r="M25" s="3">
         <v>0.2</v>
       </c>
       <c r="N25">
         <v>20</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25" t="s">
         <v>31</v>
       </c>
       <c r="R25" t="s">
         <v>32</v>
       </c>
       <c r="S25" t="s">
         <v>33</v>
       </c>
       <c r="T25" t="s">
         <v>34</v>
       </c>
       <c r="U25" t="s">
         <v>35</v>
       </c>
@@ -2210,51 +2210,51 @@
       <c r="D26" t="s">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" t="s">
         <v>107</v>
       </c>
       <c r="G26" t="s">
         <v>27</v>
       </c>
       <c r="H26">
         <v>62034211</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>29</v>
       </c>
       <c r="K26" s="2">
         <v>37.95</v>
       </c>
       <c r="L26">
-        <v>0.00000</v>
+        <v>21.00000</v>
       </c>
       <c r="M26" s="3">
         <v>0.2</v>
       </c>
       <c r="N26">
         <v>20</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26" t="s">
         <v>31</v>
       </c>
       <c r="R26" t="s">
         <v>32</v>
       </c>
       <c r="S26" t="s">
         <v>33</v>
       </c>
       <c r="T26" t="s">
         <v>34</v>
       </c>
       <c r="U26" t="s">
         <v>35</v>
       </c>
@@ -2280,51 +2280,51 @@
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>110</v>
       </c>
       <c r="G27" t="s">
         <v>27</v>
       </c>
       <c r="H27">
         <v>62034211</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>29</v>
       </c>
       <c r="K27" s="2">
         <v>37.95</v>
       </c>
       <c r="L27">
-        <v>0.00000</v>
+        <v>17.00000</v>
       </c>
       <c r="M27" s="3">
         <v>0.2</v>
       </c>
       <c r="N27">
         <v>20</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27" t="s">
         <v>31</v>
       </c>
       <c r="R27" t="s">
         <v>32</v>
       </c>
       <c r="S27" t="s">
         <v>33</v>
       </c>
       <c r="T27" t="s">
         <v>34</v>
       </c>
       <c r="U27" t="s">
         <v>35</v>
       </c>
@@ -2350,51 +2350,51 @@
       <c r="D28" t="s">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
         <v>113</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
       <c r="H28">
         <v>62034211</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="K28" s="2">
         <v>37.95</v>
       </c>
       <c r="L28">
-        <v>0.00000</v>
+        <v>20.00000</v>
       </c>
       <c r="M28" s="3">
         <v>0.2</v>
       </c>
       <c r="N28">
         <v>20</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28" t="s">
         <v>31</v>
       </c>
       <c r="R28" t="s">
         <v>32</v>
       </c>
       <c r="S28" t="s">
         <v>33</v>
       </c>
       <c r="T28" t="s">
         <v>34</v>
       </c>
       <c r="U28" t="s">
         <v>35</v>
       </c>