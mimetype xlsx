--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -170,93 +173,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...6 lines deleted...]
-    <col min="20" max="20" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="28"/>
+    <col min="17" max="17" width="49"/>
+    <col min="18" max="18" width="41"/>
+    <col min="19" max="19" width="29"/>
+    <col min="20" max="20" width="31"/>
     <col min="21" max="21" width="60"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -279,311 +284,326 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5061086960430</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
         <v>0.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert SUPERFLEX Dexterous Nitrile Palm Glove is engineered for precision, comfort, and durability in demanding work environments. Designed with a lightweight, skin-hugging fit, this glove is ideal for small parts work, tool handling, and general low risk tasks.
 The flexible spandex liner delivers excellent stretch and breathable comfort, allowing for extended wear without hand fatigue. A nitrile microfoam palm coating provides superior grip performance, even in dry or lightly oily conditions.
 For added protection, the long cuff design helps shield the wrist from debris and minor impacts while maintaining freedom of movement. Fully smartphone touch compatible, the Xpert SUPERFLEX glove allows users to operate touchscreens without removing your gloves.
 Combining comfort, grip, and precision, the Xpert SUPERFLEX Dexterous Nitrile Palm Glove is a reliable choice for professionals who demand performance without sacrificing dexterity.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5061086960447</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>1.95</v>
       </c>
       <c r="L3">
         <v>0.00000</v>
       </c>
-      <c r="M3">
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert SUPERFLEX Dexterous Nitrile Palm Glove is engineered for precision, comfort, and durability in demanding work environments. Designed with a lightweight, skin-hugging fit, this glove is ideal for small parts work, tool handling, and general low risk tasks.
 The flexible spandex liner delivers excellent stretch and breathable comfort, allowing for extended wear without hand fatigue. A nitrile microfoam palm coating provides superior grip performance, even in dry or lightly oily conditions.
 For added protection, the long cuff design helps shield the wrist from debris and minor impacts while maintaining freedom of movement. Fully smartphone touch compatible, the Xpert SUPERFLEX glove allows users to operate touchscreens without removing your gloves.
 Combining comfort, grip, and precision, the Xpert SUPERFLEX Dexterous Nitrile Palm Glove is a reliable choice for professionals who demand performance without sacrificing dexterity.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5061086960454</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
         <v>0.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert SUPERFLEX Dexterous Nitrile Palm Glove is engineered for precision, comfort, and durability in demanding work environments. Designed with a lightweight, skin-hugging fit, this glove is ideal for small parts work, tool handling, and general low risk tasks.
 The flexible spandex liner delivers excellent stretch and breathable comfort, allowing for extended wear without hand fatigue. A nitrile microfoam palm coating provides superior grip performance, even in dry or lightly oily conditions.
 For added protection, the long cuff design helps shield the wrist from debris and minor impacts while maintaining freedom of movement. Fully smartphone touch compatible, the Xpert SUPERFLEX glove allows users to operate touchscreens without removing your gloves.
 Combining comfort, grip, and precision, the Xpert SUPERFLEX Dexterous Nitrile Palm Glove is a reliable choice for professionals who demand performance without sacrificing dexterity.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5061086960461</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>1.95</v>
       </c>
       <c r="L5">
         <v>0.00000</v>
       </c>
-      <c r="M5">
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert SUPERFLEX Dexterous Nitrile Palm Glove is engineered for precision, comfort, and durability in demanding work environments. Designed with a lightweight, skin-hugging fit, this glove is ideal for small parts work, tool handling, and general low risk tasks.
 The flexible spandex liner delivers excellent stretch and breathable comfort, allowing for extended wear without hand fatigue. A nitrile microfoam palm coating provides superior grip performance, even in dry or lightly oily conditions.
 For added protection, the long cuff design helps shield the wrist from debris and minor impacts while maintaining freedom of movement. Fully smartphone touch compatible, the Xpert SUPERFLEX glove allows users to operate touchscreens without removing your gloves.
 Combining comfort, grip, and precision, the Xpert SUPERFLEX Dexterous Nitrile Palm Glove is a reliable choice for professionals who demand performance without sacrificing dexterity.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>