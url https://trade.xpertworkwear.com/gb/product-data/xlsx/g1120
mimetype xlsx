--- v1 (2026-04-26)
+++ v2 (2026-06-13)
@@ -207,51 +207,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="8"/>
+    <col min="12" max="12" width="11"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="28"/>
     <col min="17" max="17" width="49"/>
     <col min="18" max="18" width="41"/>
     <col min="19" max="19" width="29"/>
     <col min="20" max="20" width="31"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
-        <v>0.00000</v>
+        <v>288.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>1.95</v>
       </c>
       <c r="L3">
-        <v>0.00000</v>
+        <v>1552.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
-        <v>0.00000</v>
+        <v>1587.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>1.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
+        <v>204.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>