--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -207,51 +207,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="11"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="28"/>
     <col min="17" max="17" width="49"/>
     <col min="18" max="18" width="41"/>
     <col min="19" max="19" width="29"/>
     <col min="20" max="20" width="31"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
-        <v>288.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>1.95</v>
       </c>
       <c r="L3">
-        <v>1552.00000</v>
+        <v>342.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
-        <v>1587.00000</v>
+        <v>387.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>1.95</v>
       </c>
       <c r="L5">
-        <v>204.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>