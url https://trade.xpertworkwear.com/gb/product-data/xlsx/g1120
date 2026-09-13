--- v3 (2026-07-28)
+++ v4 (2026-09-13)
@@ -207,51 +207,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="11"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="28"/>
     <col min="17" max="17" width="49"/>
     <col min="18" max="18" width="41"/>
     <col min="19" max="19" width="29"/>
     <col min="20" max="20" width="31"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
-        <v>0.00000</v>
+        <v>352.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>1.95</v>
       </c>
       <c r="L3">
-        <v>342.00000</v>
+        <v>2047.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
-        <v>387.00000</v>
+        <v>2126.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>1.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
+        <v>430.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>