--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -170,93 +173,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="31"/>
+    <col min="17" max="17" width="43"/>
+    <col min="18" max="18" width="25"/>
+    <col min="19" max="19" width="35"/>
+    <col min="20" max="20" width="31"/>
+    <col min="21" max="21" width="37"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -279,311 +284,326 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5061086960515</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
         <v>0.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert AQUAFLEX Waterproof Fully Coated Glove is designed to deliver dependable protection and grip in wet, dry, and demanding work environments. Featuring a fully coated waterproof construction, this glove keeps hands dry while maintaining flexibility and comfort throughout the workday.
 The double-coated, textured microfine foam palm provides outstanding grip performance in wet conditions, ensuring secure handling of tools and materials. A flexible latex coating enhances comfort and dexterity.  The snug-fitting seamless knitted liner offers a smooth, close fit that improves control while reducing irritation during extended wear.
 For added protection, the long cuff design helps shield the wrist from moisture, debris, and minor impacts, making the glove suitable for outdoor, farming, and maintenance tasks where exposure to wet conditions is common.
 Durable, comfortable, and highly functional, the Xpert AQUAFLEX Waterproof Fully Coated Glove is an ideal choice for professionals who require reliable waterproof protection without sacrificing grip or flexibility.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5061086960522</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>1.95</v>
       </c>
       <c r="L3">
         <v>0.00000</v>
       </c>
-      <c r="M3">
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert AQUAFLEX Waterproof Fully Coated Glove is designed to deliver dependable protection and grip in wet, dry, and demanding work environments. Featuring a fully coated waterproof construction, this glove keeps hands dry while maintaining flexibility and comfort throughout the workday.
 The double-coated, textured microfine foam palm provides outstanding grip performance in wet conditions, ensuring secure handling of tools and materials. A flexible latex coating enhances comfort and dexterity.  The snug-fitting seamless knitted liner offers a smooth, close fit that improves control while reducing irritation during extended wear.
 For added protection, the long cuff design helps shield the wrist from moisture, debris, and minor impacts, making the glove suitable for outdoor, farming, and maintenance tasks where exposure to wet conditions is common.
 Durable, comfortable, and highly functional, the Xpert AQUAFLEX Waterproof Fully Coated Glove is an ideal choice for professionals who require reliable waterproof protection without sacrificing grip or flexibility.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5061086960539</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
         <v>0.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert AQUAFLEX Waterproof Fully Coated Glove is designed to deliver dependable protection and grip in wet, dry, and demanding work environments. Featuring a fully coated waterproof construction, this glove keeps hands dry while maintaining flexibility and comfort throughout the workday.
 The double-coated, textured microfine foam palm provides outstanding grip performance in wet conditions, ensuring secure handling of tools and materials. A flexible latex coating enhances comfort and dexterity.  The snug-fitting seamless knitted liner offers a smooth, close fit that improves control while reducing irritation during extended wear.
 For added protection, the long cuff design helps shield the wrist from moisture, debris, and minor impacts, making the glove suitable for outdoor, farming, and maintenance tasks where exposure to wet conditions is common.
 Durable, comfortable, and highly functional, the Xpert AQUAFLEX Waterproof Fully Coated Glove is an ideal choice for professionals who require reliable waterproof protection without sacrificing grip or flexibility.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5061086960546</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>1.95</v>
       </c>
       <c r="L5">
         <v>0.00000</v>
       </c>
-      <c r="M5">
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert AQUAFLEX Waterproof Fully Coated Glove is designed to deliver dependable protection and grip in wet, dry, and demanding work environments. Featuring a fully coated waterproof construction, this glove keeps hands dry while maintaining flexibility and comfort throughout the workday.
 The double-coated, textured microfine foam palm provides outstanding grip performance in wet conditions, ensuring secure handling of tools and materials. A flexible latex coating enhances comfort and dexterity.  The snug-fitting seamless knitted liner offers a smooth, close fit that improves control while reducing irritation during extended wear.
 For added protection, the long cuff design helps shield the wrist from moisture, debris, and minor impacts, making the glove suitable for outdoor, farming, and maintenance tasks where exposure to wet conditions is common.
 Durable, comfortable, and highly functional, the Xpert AQUAFLEX Waterproof Fully Coated Glove is an ideal choice for professionals who require reliable waterproof protection without sacrificing grip or flexibility.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>