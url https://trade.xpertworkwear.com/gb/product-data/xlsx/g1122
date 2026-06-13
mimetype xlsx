--- v1 (2026-04-26)
+++ v2 (2026-06-13)
@@ -207,51 +207,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="8"/>
+    <col min="12" max="12" width="11"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="31"/>
     <col min="17" max="17" width="43"/>
     <col min="18" max="18" width="25"/>
     <col min="19" max="19" width="35"/>
     <col min="20" max="20" width="31"/>
     <col min="21" max="21" width="37"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
-        <v>0.00000</v>
+        <v>488.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>1.95</v>
       </c>
       <c r="L3">
-        <v>0.00000</v>
+        <v>1953.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
-        <v>0.00000</v>
+        <v>1856.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>1.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
+        <v>438.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>