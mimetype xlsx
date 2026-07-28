--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
-        <v>488.00000</v>
+        <v>260.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>1.95</v>
       </c>
       <c r="L3">
-        <v>1953.00000</v>
+        <v>1355.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
-        <v>1856.00000</v>
+        <v>1296.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>1.95</v>
       </c>
       <c r="L5">
-        <v>438.00000</v>
+        <v>145.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>