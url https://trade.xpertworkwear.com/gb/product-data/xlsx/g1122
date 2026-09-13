--- v3 (2026-07-28)
+++ v4 (2026-09-13)
@@ -207,51 +207,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="11"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="31"/>
     <col min="17" max="17" width="43"/>
     <col min="18" max="18" width="25"/>
     <col min="19" max="19" width="35"/>
     <col min="20" max="20" width="31"/>
     <col min="21" max="21" width="37"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
-        <v>260.00000</v>
+        <v>52.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>1.95</v>
       </c>
       <c r="L3">
-        <v>1355.00000</v>
+        <v>975.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
-        <v>1296.00000</v>
+        <v>973.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>1.95</v>
       </c>
       <c r="L5">
-        <v>145.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>