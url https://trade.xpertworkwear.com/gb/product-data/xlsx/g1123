--- v0 (2026-03-10)
+++ v1 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -170,93 +173,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="31"/>
+    <col min="17" max="17" width="55"/>
+    <col min="18" max="18" width="43"/>
+    <col min="19" max="19" width="35"/>
+    <col min="20" max="20" width="31"/>
+    <col min="21" max="21" width="37"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -279,311 +284,326 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5061086960553</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
         <v>0.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert THERMDRY Waterproof Thermal Fully Coated Glove is a premium solution for professionals working in cold, wet, or challenging environments. Engineered to combine thermal protection, waterproofing, and superior grip, this glove ensures hands stay warm, dry, and comfortable during demanding tasks.
 The double-shell acrylic terry lining provides excellent insulation, retaining heat to protect against cold conditions without compromising dexterity. Its waterproof fully coated design keeps hands dry, while the double-coated, textured microfine foam palm delivers reliable grip in both wet and dry situations.
 Designed for safety and performance, the long cuff protects the wrist from moisture and debris, while the snug-fitting seamless knitted liner ensures a close, comfortable fit that reduces irritation during extended wear.
 Durable, warm, and highly functional, the Xpert THERMDRY glove is ideal for professionals who need cold-weather protection without sacrificing grip or dexterity.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5061086960560</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>3.95</v>
       </c>
       <c r="L3">
         <v>0.00000</v>
       </c>
-      <c r="M3">
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert THERMDRY Waterproof Thermal Fully Coated Glove is a premium solution for professionals working in cold, wet, or challenging environments. Engineered to combine thermal protection, waterproofing, and superior grip, this glove ensures hands stay warm, dry, and comfortable during demanding tasks.
 The double-shell acrylic terry lining provides excellent insulation, retaining heat to protect against cold conditions without compromising dexterity. Its waterproof fully coated design keeps hands dry, while the double-coated, textured microfine foam palm delivers reliable grip in both wet and dry situations.
 Designed for safety and performance, the long cuff protects the wrist from moisture and debris, while the snug-fitting seamless knitted liner ensures a close, comfortable fit that reduces irritation during extended wear.
 Durable, warm, and highly functional, the Xpert THERMDRY glove is ideal for professionals who need cold-weather protection without sacrificing grip or dexterity.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5061086960577</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>3.95</v>
       </c>
       <c r="L4">
         <v>0.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert THERMDRY Waterproof Thermal Fully Coated Glove is a premium solution for professionals working in cold, wet, or challenging environments. Engineered to combine thermal protection, waterproofing, and superior grip, this glove ensures hands stay warm, dry, and comfortable during demanding tasks.
 The double-shell acrylic terry lining provides excellent insulation, retaining heat to protect against cold conditions without compromising dexterity. Its waterproof fully coated design keeps hands dry, while the double-coated, textured microfine foam palm delivers reliable grip in both wet and dry situations.
 Designed for safety and performance, the long cuff protects the wrist from moisture and debris, while the snug-fitting seamless knitted liner ensures a close, comfortable fit that reduces irritation during extended wear.
 Durable, warm, and highly functional, the Xpert THERMDRY glove is ideal for professionals who need cold-weather protection without sacrificing grip or dexterity.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5061086960584</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>3.95</v>
       </c>
       <c r="L5">
         <v>0.00000</v>
       </c>
-      <c r="M5">
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert THERMDRY Waterproof Thermal Fully Coated Glove is a premium solution for professionals working in cold, wet, or challenging environments. Engineered to combine thermal protection, waterproofing, and superior grip, this glove ensures hands stay warm, dry, and comfortable during demanding tasks.
 The double-shell acrylic terry lining provides excellent insulation, retaining heat to protect against cold conditions without compromising dexterity. Its waterproof fully coated design keeps hands dry, while the double-coated, textured microfine foam palm delivers reliable grip in both wet and dry situations.
 Designed for safety and performance, the long cuff protects the wrist from moisture and debris, while the snug-fitting seamless knitted liner ensures a close, comfortable fit that reduces irritation during extended wear.
 Durable, warm, and highly functional, the Xpert THERMDRY glove is ideal for professionals who need cold-weather protection without sacrificing grip or dexterity.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>