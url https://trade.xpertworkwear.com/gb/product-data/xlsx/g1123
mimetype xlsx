--- v1 (2026-04-26)
+++ v2 (2026-06-13)
@@ -207,51 +207,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="8"/>
+    <col min="12" max="12" width="11"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="31"/>
     <col min="17" max="17" width="55"/>
     <col min="18" max="18" width="43"/>
     <col min="19" max="19" width="35"/>
     <col min="20" max="20" width="31"/>
     <col min="21" max="21" width="37"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>0.00000</v>
+        <v>606.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>3.95</v>
       </c>
       <c r="L3">
-        <v>0.00000</v>
+        <v>2095.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>3.95</v>
       </c>
       <c r="L4">
-        <v>0.00000</v>
+        <v>2170.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>3.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
+        <v>576.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>