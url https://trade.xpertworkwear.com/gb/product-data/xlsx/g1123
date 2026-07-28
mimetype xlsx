--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>606.00000</v>
+        <v>456.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>3.95</v>
       </c>
       <c r="L3">
-        <v>2095.00000</v>
+        <v>1826.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>3.95</v>
       </c>
       <c r="L4">
-        <v>2170.00000</v>
+        <v>1929.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>3.95</v>
       </c>
       <c r="L5">
-        <v>576.00000</v>
+        <v>421.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>