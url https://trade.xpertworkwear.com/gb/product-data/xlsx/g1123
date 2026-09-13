--- v3 (2026-07-28)
+++ v4 (2026-09-13)
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>456.00000</v>
+        <v>383.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>3.95</v>
       </c>
       <c r="L3">
-        <v>1826.00000</v>
+        <v>1658.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>3.95</v>
       </c>
       <c r="L4">
-        <v>1929.00000</v>
+        <v>1823.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>3.95</v>
       </c>
       <c r="L5">
-        <v>421.00000</v>
+        <v>342.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>