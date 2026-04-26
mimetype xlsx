--- v2 (2026-03-03)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -188,93 +191,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="53"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="47"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="9"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="33"/>
+    <col min="17" max="17" width="19"/>
+    <col min="18" max="18" width="14"/>
+    <col min="19" max="19" width="26"/>
+    <col min="20" max="20" width="18"/>
+    <col min="21" max="21" width="29"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -297,429 +302,450 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5036948234110</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>18.95</v>
       </c>
       <c r="L2">
         <v>4.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Champion Arundel Quilted Bodywarmer, and great everyday wear for the busy trade professional. With a full fleece lining and a microfibre fabric means the fit and warmth is second to none. Champion clothing is carefully designed and manufactured to offer maximum performance and reassuring comfort for everyday outdoor workwear and leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5036948234103</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>18.95</v>
       </c>
       <c r="L3">
-        <v>4.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>6.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>Champion Arundel Quilted Bodywarmer, and great everyday wear for the busy trade professional. With a full fleece lining and a microfibre fabric means the fit and warmth is second to none. Champion clothing is carefully designed and manufactured to offer maximum performance and reassuring comfort for everyday outdoor workwear and leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5036948233656</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>18.95</v>
       </c>
       <c r="L4">
         <v>5.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>Champion Arundel Quilted Bodywarmer, and great everyday wear for the busy trade professional. With a full fleece lining and a microfibre fabric means the fit and warmth is second to none. Champion clothing is carefully designed and manufactured to offer maximum performance and reassuring comfort for everyday outdoor workwear and leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5036948234127</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>18.95</v>
       </c>
       <c r="L5">
-        <v>3.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>5.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>Champion Arundel Quilted Bodywarmer, and great everyday wear for the busy trade professional. With a full fleece lining and a microfibre fabric means the fit and warmth is second to none. Champion clothing is carefully designed and manufactured to offer maximum performance and reassuring comfort for everyday outdoor workwear and leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5036948233625</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>18.95</v>
       </c>
       <c r="L6">
-        <v>2.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>3.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>Champion Arundel Quilted Bodywarmer, and great everyday wear for the busy trade professional. With a full fleece lining and a microfibre fabric means the fit and warmth is second to none. Champion clothing is carefully designed and manufactured to offer maximum performance and reassuring comfort for everyday outdoor workwear and leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5036948233632</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>18.95</v>
       </c>
       <c r="L7">
         <v>2.00000</v>
       </c>
-      <c r="M7">
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>Champion Arundel Quilted Bodywarmer, and great everyday wear for the busy trade professional. With a full fleece lining and a microfibre fabric means the fit and warmth is second to none. Champion clothing is carefully designed and manufactured to offer maximum performance and reassuring comfort for everyday outdoor workwear and leisurewear.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>