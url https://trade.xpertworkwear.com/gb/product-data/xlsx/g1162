--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
@@ -86,66 +86,72 @@
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XPRD-PEGHOOK-STAND</t>
   </si>
   <si>
     <t>MERCHANDISING STAND FOR ACCESSORIES OR WATERPROOFS</t>
   </si>
   <si>
     <t>Merchandising Stand for Accessories or Waterproofs Black</t>
   </si>
   <si>
+    <t>Xpert Core</t>
+  </si>
+  <si>
     <t>China</t>
   </si>
   <si>
     <t>0.00Kg</t>
   </si>
   <si>
     <t>Free standing, put it anywhere!</t>
   </si>
   <si>
     <t>High impact, space saving design</t>
   </si>
   <si>
     <t>Compact display holds up to 40 Swampmaster garments</t>
   </si>
   <si>
     <t>Additional peg hooks available on request</t>
+  </si>
+  <si>
+    <t>Dimensions (mm): Height 2170, Width 770, Depth 700</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -159,64 +165,64 @@
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="8"/>
     <col min="3" max="3" width="51"/>
     <col min="4" max="4" width="19"/>
     <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="10"/>
-    <col min="7" max="7" width="6"/>
+    <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="9"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="32"/>
     <col min="17" max="17" width="33"/>
     <col min="18" max="18" width="52"/>
     <col min="19" max="19" width="42"/>
-    <col min="20" max="20" width="10"/>
+    <col min="20" max="20" width="51"/>
     <col min="21" max="21" width="10"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -258,82 +264,88 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
+      <c r="G2" t="s">
+        <v>25</v>
+      </c>
       <c r="H2">
         <v>9403105800</v>
       </c>
       <c r="I2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K2" s="1">
         <v>329.95</v>
       </c>
       <c r="L2">
-        <v>50.00000</v>
+        <v>26.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="Q2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S2" t="s">
-        <v>30</v>
+        <v>31</v>
+      </c>
+      <c r="T2" t="s">
+        <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>This versatile display unit is designed use with the Swampmaster Waterproofs range, or Xpert accessories.  Highly effective branding is prominent on both sides of the stand, as well as the curved header panel. Maximum impact ensures maximum sales.
 Holds up to 40 Swampmaster garments in just over 0.5m² floor footprint.  Complete with 8 heavy duty peg-hooks 350mm long.  For Xpert accessories, additional peg hooks can be added if required.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>