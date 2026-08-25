--- v1 (2026-06-24)
+++ v2 (2026-08-25)
@@ -170,51 +170,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="8"/>
     <col min="3" max="3" width="51"/>
     <col min="4" max="4" width="19"/>
     <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="32"/>
     <col min="17" max="17" width="33"/>
     <col min="18" max="18" width="52"/>
     <col min="19" max="19" width="42"/>
     <col min="20" max="20" width="51"/>
     <col min="21" max="21" width="10"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -280,51 +280,51 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>9403105800</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="1">
         <v>329.95</v>
       </c>
       <c r="L2">
-        <v>26.00000</v>
+        <v>108.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>This versatile display unit is designed use with the Swampmaster Waterproofs range, or Xpert accessories.  Highly effective branding is prominent on both sides of the stand, as well as the curved header panel. Maximum impact ensures maximum sales.