--- v0 (2026-06-13)
+++ v1 (2026-08-24)
@@ -80,54 +80,54 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>MRK-BANNER-GGX</t>
   </si>
   <si>
-    <t>XPERT GGX CAMPAIGN OUTDOOR VINYL BANNER W/ EYELETS 200Wx100H</t>
-[...2 lines deleted...]
-    <t>Xpert GGX Campaign Outdoor Vinyl Banner With Eyelets 200x100 Black</t>
+    <t>XPERT GGX CAMPAIGN OUTDOOR VINYL BANNER W/ EYELETS 200X100CM</t>
+  </si>
+  <si>
+    <t>Xpert GGX Campaign Outdoor Vinyl Banner W/ Eyelets 200x100cm Black</t>
   </si>
   <si>
     <t>Xpert</t>
   </si>
   <si>
     <t>0.00Kg</t>
   </si>
   <si>
     <t>200cm (W) x 100cm (H)</t>
   </si>
   <si>
     <t>Suitable for outdoors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
@@ -262,51 +262,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" s="1">
         <v>0.00</v>
       </c>
       <c r="L2">
-        <v>12.00000</v>
+        <v>13.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
       <c r="Q2" t="s">
         <v>28</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Drive footfall and boost brand visibility with the Xpert Range In-Store Fence Banner. Measuring 1m x 2m, this large-format promotional banner is designed to make a bold statement and ensure your store stands out from the crowd.
 Featuring a bright, high-impact design with strong Xpert branding, this banner instantly captures attention and clearly communicates that the Xpert range is available in-store. Ideal for fencing, forecourts, trade counters, outdoor display areas, and promotional events, it helps attract passing customers and reinforces brand presence at the point of sale.
 Manufactured from durable, weather-resistant material, the banner is built to withstand outdoor conditions while maintaining its vibrant appearance. Reinforced eyelets allow for quick and secure installation on most fencing systems.
 Whether you're launching a new range, supporting a promotion, or simply increasing awareness, the Xpert Fence Banner is a simple yet effective way to create maximum visibility and drive customers into your store.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>