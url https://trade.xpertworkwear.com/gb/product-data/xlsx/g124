--- v2 (2026-03-08)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -170,93 +173,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="45"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="39"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="17"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="35"/>
     <col min="17" max="17" width="17"/>
-    <col min="18" max="18" width="10"/>
+    <col min="18" max="18" width="17"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
-    <col min="21" max="21" width="60"/>
+    <col min="21" max="21" width="10"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -279,320 +284,338 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5036948019120</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62034251</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>32.50</v>
       </c>
       <c r="L2">
         <v>1.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="R2" t="s">
+        <v>32</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Wearing this Fort Quilted Zip Front Boilersuit over the top of your clothes provides essential protection against spills, stains and rips. The zipped design makes it quick and easy to put the suit on or take it off, and it guarantees a comfortable fit that won't restrict your movement. Two back pockets provide the space to hold any essential small equipment, one featuring a Velcro® seal for even greater security.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3" s="1">
         <v>5036948012053</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62034251</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>32.50</v>
       </c>
       <c r="L3">
         <v>5.00000</v>
       </c>
-      <c r="M3">
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="R3" t="s">
+        <v>32</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>Wearing this Fort Quilted Zip Front Boilersuit over the top of your clothes provides essential protection against spills, stains and rips. The zipped design makes it quick and easy to put the suit on or take it off, and it guarantees a comfortable fit that won't restrict your movement. Two back pockets provide the space to hold any essential small equipment, one featuring a Velcro® seal for even greater security.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4" s="1">
         <v>5036948012077</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62034251</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>32.50</v>
       </c>
       <c r="L4">
         <v>3.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="R4" t="s">
+        <v>32</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>Wearing this Fort Quilted Zip Front Boilersuit over the top of your clothes provides essential protection against spills, stains and rips. The zipped design makes it quick and easy to put the suit on or take it off, and it guarantees a comfortable fit that won't restrict your movement. Two back pockets provide the space to hold any essential small equipment, one featuring a Velcro® seal for even greater security.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" s="1">
         <v>5036948012091</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62034251</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>32.50</v>
       </c>
       <c r="L5">
         <v>1.00000</v>
       </c>
-      <c r="M5">
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="R5" t="s">
+        <v>32</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>Wearing this Fort Quilted Zip Front Boilersuit over the top of your clothes provides essential protection against spills, stains and rips. The zipped design makes it quick and easy to put the suit on or take it off, and it guarantees a comfortable fit that won't restrict your movement. Two back pockets provide the space to hold any essential small equipment, one featuring a Velcro® seal for even greater security.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>5036948012114</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62034251</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>32.50</v>
       </c>
       <c r="L6">
-        <v>3.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>0.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="R6" t="s">
+        <v>32</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>Wearing this Fort Quilted Zip Front Boilersuit over the top of your clothes provides essential protection against spills, stains and rips. The zipped design makes it quick and easy to put the suit on or take it off, and it guarantees a comfortable fit that won't restrict your movement. Two back pockets provide the space to hold any essential small equipment, one featuring a Velcro® seal for even greater security.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>