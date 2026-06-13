--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
@@ -135,114 +135,105 @@
     <t>377NVM</t>
   </si>
   <si>
     <t>Fort Quilted Zip-Front Boilersuit Navy - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>377NVL</t>
   </si>
   <si>
     <t>Fort Quilted Zip-Front Boilersuit Navy - L</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>377NVXL</t>
   </si>
   <si>
     <t>Fort Quilted Zip-Front Boilersuit Navy - XL</t>
   </si>
   <si>
     <t>XL</t>
-  </si>
-[...7 lines deleted...]
-    <t>XXL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
-    <col min="3" max="3" width="45"/>
+    <col min="3" max="3" width="44"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="39"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="35"/>
     <col min="17" max="17" width="17"/>
     <col min="18" max="18" width="17"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
     <col min="21" max="21" width="10"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -520,102 +511,44 @@
       </c>
       <c r="L5">
         <v>1.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>Wearing this Fort Quilted Zip Front Boilersuit over the top of your clothes provides essential protection against spills, stains and rips. The zipped design makes it quick and easy to put the suit on or take it off, and it guarantees a comfortable fit that won't restrict your movement. Two back pockets provide the space to hold any essential small equipment, one featuring a Velcro® seal for even greater security.</t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...56 lines deleted...]
-    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>