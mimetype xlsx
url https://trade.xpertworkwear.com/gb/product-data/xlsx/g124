--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
@@ -126,114 +126,105 @@
     <t>240 gsm polyester / cotton quilted</t>
   </si>
   <si>
     <t>Two back pockets</t>
   </si>
   <si>
     <t>one with Velcro®</t>
   </si>
   <si>
     <t>377NVM</t>
   </si>
   <si>
     <t>Fort Quilted Zip-Front Boilersuit Navy - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>377NVL</t>
   </si>
   <si>
     <t>Fort Quilted Zip-Front Boilersuit Navy - L</t>
   </si>
   <si>
     <t>L</t>
-  </si>
-[...7 lines deleted...]
-    <t>XL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X5"/>
+  <dimension ref="A1:X4"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
-    <col min="3" max="3" width="44"/>
+    <col min="3" max="3" width="43"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="39"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="35"/>
     <col min="17" max="17" width="17"/>
     <col min="18" max="18" width="17"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
     <col min="21" max="21" width="10"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -453,102 +444,44 @@
       </c>
       <c r="L4">
         <v>3.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>Wearing this Fort Quilted Zip Front Boilersuit over the top of your clothes provides essential protection against spills, stains and rips. The zipped design makes it quick and easy to put the suit on or take it off, and it guarantees a comfortable fit that won't restrict your movement. Two back pockets provide the space to hold any essential small equipment, one featuring a Velcro® seal for even greater security.</t>
         </is>
       </c>
     </row>
-    <row r="5">
-[...56 lines deleted...]
-    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>