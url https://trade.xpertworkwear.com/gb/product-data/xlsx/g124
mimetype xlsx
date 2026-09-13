--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
@@ -117,110 +117,101 @@
     <t>Fort</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>0.95Kg</t>
   </si>
   <si>
     <t>240 gsm polyester / cotton quilted</t>
   </si>
   <si>
     <t>Two back pockets</t>
   </si>
   <si>
     <t>one with Velcro®</t>
   </si>
   <si>
     <t>377NVM</t>
   </si>
   <si>
     <t>Fort Quilted Zip-Front Boilersuit Navy - M</t>
   </si>
   <si>
     <t>M</t>
-  </si>
-[...7 lines deleted...]
-    <t>L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X4"/>
+  <dimension ref="A1:X3"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="43"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="39"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="35"/>
     <col min="17" max="17" width="17"/>
     <col min="18" max="18" width="17"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
     <col min="21" max="21" width="10"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
@@ -363,125 +354,67 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034251</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>32.50</v>
       </c>
       <c r="L3">
-        <v>5.00000</v>
+        <v>2.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="V3" t="inlineStr">
-        <is>
-[...56 lines deleted...]
-      <c r="V4" t="inlineStr">
         <is>
           <t>Wearing this Fort Quilted Zip Front Boilersuit over the top of your clothes provides essential protection against spills, stains and rips. The zipped design makes it quick and easy to put the suit on or take it off, and it guarantees a comfortable fit that won't restrict your movement. Two back pockets provide the space to hold any essential small equipment, one featuring a Velcro® seal for even greater security.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>