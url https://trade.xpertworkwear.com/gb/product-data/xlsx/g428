--- v6 (2026-09-13)
+++ v7 (2026-10-28)
@@ -314,51 +314,51 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
         <v>62034339</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
-        <v>58.00000</v>
+        <v>38.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
       <c r="S2" t="s">
         <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>If you're looking for head to toe disposable protection, look no further than our PP Non-Woven Disposable Coveralls. With elasticated cuffs and ankles for a closer fit, these comfortable coveralls are ideal for disposal tasks.</t>
@@ -375,51 +375,51 @@
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="H3">
         <v>62034339</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="2">
         <v>1.95</v>
       </c>
       <c r="L3">
-        <v>39.00000</v>
+        <v>51.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3" t="s">
         <v>30</v>
       </c>
       <c r="R3" t="s">
         <v>31</v>
       </c>
       <c r="S3" t="s">
         <v>32</v>
       </c>
       <c r="T3" t="s">
         <v>33</v>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>If you're looking for head to toe disposable protection, look no further than our PP Non-Woven Disposable Coveralls. With elasticated cuffs and ankles for a closer fit, these comfortable coveralls are ideal for disposal tasks.</t>
@@ -436,51 +436,51 @@
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>39</v>
       </c>
       <c r="H4">
         <v>62034339</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
-        <v>30.00000</v>
+        <v>65.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4" t="s">
         <v>30</v>
       </c>
       <c r="R4" t="s">
         <v>31</v>
       </c>
       <c r="S4" t="s">
         <v>32</v>
       </c>
       <c r="T4" t="s">
         <v>33</v>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>If you're looking for head to toe disposable protection, look no further than our PP Non-Woven Disposable Coveralls. With elasticated cuffs and ankles for a closer fit, these comfortable coveralls are ideal for disposal tasks.</t>
@@ -497,51 +497,51 @@
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="H5">
         <v>62034339</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="2">
         <v>1.95</v>
       </c>
       <c r="L5">
-        <v>51.00000</v>
+        <v>46.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>50</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5" t="s">
         <v>30</v>
       </c>
       <c r="R5" t="s">
         <v>31</v>
       </c>
       <c r="S5" t="s">
         <v>32</v>
       </c>
       <c r="T5" t="s">
         <v>33</v>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>If you're looking for head to toe disposable protection, look no further than our PP Non-Woven Disposable Coveralls. With elasticated cuffs and ankles for a closer fit, these comfortable coveralls are ideal for disposal tasks.</t>