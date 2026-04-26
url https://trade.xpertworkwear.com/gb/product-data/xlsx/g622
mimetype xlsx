--- v0 (2025-10-25)
+++ v1 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -188,93 +191,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="52"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="46"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="8"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="38"/>
+    <col min="17" max="17" width="12"/>
+    <col min="18" max="18" width="14"/>
+    <col min="19" max="19" width="18"/>
+    <col min="20" max="20" width="16"/>
+    <col min="21" max="21" width="25"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -297,429 +302,450 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5051513053743</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62033919</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>11.50</v>
       </c>
       <c r="L2">
         <v>0.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Regatta Stormbreak Jacket, uniquely designed using Waterproof Hydrafort polyester fabric to keep you dry and sheltered, whatever the weather. Built with taped seams, elasticated cuffs, adjustable drawcord enables you to adjust and tweak exactly how you want this jacket. A lovely lifestyle relaxed fit that can be worn in a job application or general leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5051513053750</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62033919</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>11.50</v>
       </c>
       <c r="L3">
         <v>0.00000</v>
       </c>
-      <c r="M3">
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Regatta Stormbreak Jacket, uniquely designed using Waterproof Hydrafort polyester fabric to keep you dry and sheltered, whatever the weather. Built with taped seams, elasticated cuffs, adjustable drawcord enables you to adjust and tweak exactly how you want this jacket. A lovely lifestyle relaxed fit that can be worn in a job application or general leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5051513053767</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62033919</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>11.50</v>
       </c>
       <c r="L4">
         <v>0.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Regatta Stormbreak Jacket, uniquely designed using Waterproof Hydrafort polyester fabric to keep you dry and sheltered, whatever the weather. Built with taped seams, elasticated cuffs, adjustable drawcord enables you to adjust and tweak exactly how you want this jacket. A lovely lifestyle relaxed fit that can be worn in a job application or general leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5051513053774</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62033919</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>11.50</v>
       </c>
       <c r="L5">
         <v>0.00000</v>
       </c>
-      <c r="M5">
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Regatta Stormbreak Jacket, uniquely designed using Waterproof Hydrafort polyester fabric to keep you dry and sheltered, whatever the weather. Built with taped seams, elasticated cuffs, adjustable drawcord enables you to adjust and tweak exactly how you want this jacket. A lovely lifestyle relaxed fit that can be worn in a job application or general leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5051513053781</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62033919</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>11.50</v>
       </c>
       <c r="L6">
         <v>0.00000</v>
       </c>
-      <c r="M6">
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Regatta Stormbreak Jacket, uniquely designed using Waterproof Hydrafort polyester fabric to keep you dry and sheltered, whatever the weather. Built with taped seams, elasticated cuffs, adjustable drawcord enables you to adjust and tweak exactly how you want this jacket. A lovely lifestyle relaxed fit that can be worn in a job application or general leisurewear.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5051513053798</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62033919</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>11.50</v>
       </c>
       <c r="L7">
         <v>0.00000</v>
       </c>
-      <c r="M7">
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Regatta Stormbreak Jacket, uniquely designed using Waterproof Hydrafort polyester fabric to keep you dry and sheltered, whatever the weather. Built with taped seams, elasticated cuffs, adjustable drawcord enables you to adjust and tweak exactly how you want this jacket. A lovely lifestyle relaxed fit that can be worn in a job application or general leisurewear.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>