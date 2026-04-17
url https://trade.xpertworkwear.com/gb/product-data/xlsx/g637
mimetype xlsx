--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XP600-36</t>
   </si>
   <si>
     <t>Xpert Typhoon Waterproof S3 Safety Boot Black - EU36 / UK3</t>
   </si>
   <si>
     <t>XP600</t>
   </si>
   <si>
     <t>Xpert Typhoon Waterproof S3 Safety Boot Black</t>
   </si>
   <si>
     <t>EU36 / UK3</t>
   </si>
   <si>
     <t>Xpert</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>2.28Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>EN ISO 20345:2011 S3 SRC</t>
   </si>
   <si>
     <t>S3 Safety - S3 safety rating with steel toe and midsole</t>
   </si>
   <si>
     <t>Dry-X™ - Waterproof and breathable membrane</t>
   </si>
   <si>
     <t>Comfort-X™ - Shock absorbing PU foam footbed for optimum comfort </t>
   </si>
   <si>
     <t>Water resistant waxy leather upper</t>
   </si>
   <si>
     <t>Protective steel anti-penetration toecap and midsole</t>
   </si>
   <si>
     <t>GRIP X™ 4.0 Dual density PU/PU hardwearing outsole with Elastopan® high performance polyurethane midsole</t>
   </si>
   <si>
     <t>XP600-37</t>
   </si>
@@ -257,93 +263,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="46"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...6 lines deleted...]
-    <col min="20" max="20" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="25"/>
+    <col min="16" max="16" width="56"/>
+    <col min="17" max="17" width="44"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="35"/>
+    <col min="20" max="20" width="53"/>
     <col min="21" max="21" width="60"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -366,916 +374,958 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345839432</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>35.95</v>
       </c>
       <c r="L2">
         <v>15.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>8</v>
       </c>
-      <c r="N2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U2" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>5060345839449</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>35.95</v>
       </c>
       <c r="L3">
-        <v>5.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>4.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>8</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" s="1">
         <v>5060345839456</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>35.95</v>
       </c>
       <c r="L4">
         <v>0.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>8</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B5" s="1">
         <v>5060345837582</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>35.95</v>
       </c>
       <c r="L5">
-        <v>32.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>23.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>8</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T5" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B6" s="1">
         <v>5060345837612</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K6" s="2">
         <v>35.95</v>
       </c>
       <c r="L6">
-        <v>38.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>37.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>8</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T6" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B7" s="1">
         <v>5060345835366</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>35.95</v>
       </c>
       <c r="L7">
-        <v>29.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>37.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>8</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T7" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U7" t="s">
+        <v>37</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1">
         <v>5060345835373</v>
       </c>
       <c r="C8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>35.95</v>
       </c>
       <c r="L8">
-        <v>47.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>43.00000</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N8">
         <v>8</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T8" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U8" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U8" t="s">
+        <v>37</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B9" s="1">
         <v>5060345835410</v>
       </c>
       <c r="C9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>35.95</v>
       </c>
       <c r="L9">
-        <v>42.00000</v>
-[...1 lines deleted...]
-      <c r="M9">
+        <v>105.00000</v>
+      </c>
+      <c r="M9" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N9">
         <v>8</v>
       </c>
-      <c r="N9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T9" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U9" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U9" t="s">
+        <v>37</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>5060345835427</v>
       </c>
       <c r="C10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>64034000</v>
       </c>
       <c r="I10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>35.95</v>
       </c>
       <c r="L10">
-        <v>161.00000</v>
-[...1 lines deleted...]
-      <c r="M10">
+        <v>128.00000</v>
+      </c>
+      <c r="M10" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N10">
         <v>8</v>
       </c>
-      <c r="N10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T10" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U10" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U10" t="s">
+        <v>37</v>
+      </c>
+      <c r="V10" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B11" s="1">
         <v>5060345836424</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H11">
         <v>64034000</v>
       </c>
       <c r="I11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K11" s="2">
         <v>35.95</v>
       </c>
       <c r="L11">
-        <v>34.00000</v>
-[...1 lines deleted...]
-      <c r="M11">
+        <v>35.00000</v>
+      </c>
+      <c r="M11" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N11">
         <v>8</v>
       </c>
-      <c r="N11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U11" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U11" t="s">
+        <v>37</v>
+      </c>
+      <c r="V11" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B12" s="1">
         <v>5060345837599</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H12">
         <v>64034000</v>
       </c>
       <c r="I12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>35.95</v>
       </c>
       <c r="L12">
-        <v>35.00000</v>
-[...1 lines deleted...]
-      <c r="M12">
+        <v>57.00000</v>
+      </c>
+      <c r="M12" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N12">
         <v>8</v>
       </c>
-      <c r="N12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T12" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U12" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U12" t="s">
+        <v>37</v>
+      </c>
+      <c r="V12" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B13" s="1">
         <v>5060345837605</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H13">
         <v>64034000</v>
       </c>
       <c r="I13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>35.95</v>
       </c>
       <c r="L13">
-        <v>0.00000</v>
-[...1 lines deleted...]
-      <c r="M13">
+        <v>62.00000</v>
+      </c>
+      <c r="M13" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N13">
         <v>8</v>
       </c>
-      <c r="N13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U13" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U13" t="s">
+        <v>37</v>
+      </c>
+      <c r="V13" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B14" s="1">
         <v>5060345837629</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H14">
         <v>64034000</v>
       </c>
       <c r="I14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>35.95</v>
       </c>
       <c r="L14">
-        <v>5.00000</v>
-[...1 lines deleted...]
-      <c r="M14">
+        <v>2.00000</v>
+      </c>
+      <c r="M14" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N14">
         <v>8</v>
       </c>
-      <c r="N14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T14" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U14" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U14" t="s">
+        <v>37</v>
+      </c>
+      <c r="V14" t="inlineStr">
         <is>
           <t>The Xpert™ Typhoon Steel Toecap Waterproof Safety Boot compromises on nothing. With Steel Toecap and Midsole Protection, Dry-X™ Waterproof Technology, and a padded collar and tongue for increased support, the Xpert™ Typhoon Work Boot is engineered for seriously hard graft.  The advanced TPU heel and ankle support is moulded to relieve fatigue at the ankle during long periods of wearing. Further comfort built in with Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>