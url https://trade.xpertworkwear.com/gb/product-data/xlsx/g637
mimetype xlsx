--- v3 (2026-04-17)
+++ v4 (2026-06-13)
@@ -297,51 +297,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X14"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="46"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="9"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="25"/>
     <col min="16" max="16" width="56"/>
     <col min="17" max="17" width="44"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="35"/>
     <col min="20" max="20" width="53"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -413,51 +413,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>35.95</v>
       </c>
       <c r="L2">
-        <v>15.00000</v>
+        <v>11.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
@@ -483,51 +483,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>35.95</v>
       </c>
       <c r="L3">
-        <v>4.00000</v>
+        <v>9.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>31</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
@@ -623,51 +623,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>35.95</v>
       </c>
       <c r="L5">
-        <v>23.00000</v>
+        <v>19.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
@@ -693,51 +693,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="2">
         <v>35.95</v>
       </c>
       <c r="L6">
-        <v>37.00000</v>
+        <v>27.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>31</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6" t="s">
         <v>33</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
@@ -763,51 +763,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>53</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>35.95</v>
       </c>
       <c r="L7">
-        <v>37.00000</v>
+        <v>22.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
@@ -833,51 +833,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>56</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>35.95</v>
       </c>
       <c r="L8">
-        <v>43.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>
@@ -903,51 +903,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>35.95</v>
       </c>
       <c r="L9">
-        <v>105.00000</v>
+        <v>45.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>31</v>
       </c>
       <c r="P9" t="s">
         <v>32</v>
       </c>
       <c r="Q9" t="s">
         <v>33</v>
       </c>
       <c r="R9" t="s">
         <v>34</v>
       </c>
       <c r="S9" t="s">
         <v>35</v>
       </c>
       <c r="T9" t="s">
         <v>36</v>
       </c>
@@ -973,51 +973,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>64034000</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>35.95</v>
       </c>
       <c r="L10">
-        <v>128.00000</v>
+        <v>73.00000</v>
       </c>
       <c r="M10" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N10">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>31</v>
       </c>
       <c r="P10" t="s">
         <v>32</v>
       </c>
       <c r="Q10" t="s">
         <v>33</v>
       </c>
       <c r="R10" t="s">
         <v>34</v>
       </c>
       <c r="S10" t="s">
         <v>35</v>
       </c>
       <c r="T10" t="s">
         <v>36</v>
       </c>
@@ -1043,51 +1043,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>65</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>64034000</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>50</v>
       </c>
       <c r="K11" s="2">
         <v>35.95</v>
       </c>
       <c r="L11">
-        <v>35.00000</v>
+        <v>57.00000</v>
       </c>
       <c r="M11" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N11">
         <v>8</v>
       </c>
       <c r="O11" t="s">
         <v>31</v>
       </c>
       <c r="P11" t="s">
         <v>32</v>
       </c>
       <c r="Q11" t="s">
         <v>33</v>
       </c>
       <c r="R11" t="s">
         <v>34</v>
       </c>
       <c r="S11" t="s">
         <v>35</v>
       </c>
       <c r="T11" t="s">
         <v>36</v>
       </c>
@@ -1113,51 +1113,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>68</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>64034000</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>35.95</v>
       </c>
       <c r="L12">
-        <v>57.00000</v>
+        <v>80.00000</v>
       </c>
       <c r="M12" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N12">
         <v>8</v>
       </c>
       <c r="O12" t="s">
         <v>31</v>
       </c>
       <c r="P12" t="s">
         <v>32</v>
       </c>
       <c r="Q12" t="s">
         <v>33</v>
       </c>
       <c r="R12" t="s">
         <v>34</v>
       </c>
       <c r="S12" t="s">
         <v>35</v>
       </c>
       <c r="T12" t="s">
         <v>36</v>
       </c>
@@ -1183,51 +1183,51 @@
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>64034000</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>35.95</v>
       </c>
       <c r="L13">
-        <v>62.00000</v>
+        <v>34.00000</v>
       </c>
       <c r="M13" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N13">
         <v>8</v>
       </c>
       <c r="O13" t="s">
         <v>31</v>
       </c>
       <c r="P13" t="s">
         <v>32</v>
       </c>
       <c r="Q13" t="s">
         <v>33</v>
       </c>
       <c r="R13" t="s">
         <v>34</v>
       </c>
       <c r="S13" t="s">
         <v>35</v>
       </c>
       <c r="T13" t="s">
         <v>36</v>
       </c>
@@ -1253,51 +1253,51 @@
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
       <c r="H14">
         <v>64034000</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>35.95</v>
       </c>
       <c r="L14">
-        <v>2.00000</v>
+        <v>27.00000</v>
       </c>
       <c r="M14" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N14">
         <v>8</v>
       </c>
       <c r="O14" t="s">
         <v>31</v>
       </c>
       <c r="P14" t="s">
         <v>32</v>
       </c>
       <c r="Q14" t="s">
         <v>33</v>
       </c>
       <c r="R14" t="s">
         <v>34</v>
       </c>
       <c r="S14" t="s">
         <v>35</v>
       </c>
       <c r="T14" t="s">
         <v>36</v>
       </c>