--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -297,51 +297,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X14"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="46"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="25"/>
     <col min="16" max="16" width="56"/>
     <col min="17" max="17" width="44"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="35"/>
     <col min="20" max="20" width="53"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -410,54 +410,54 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L2">
-        <v>11.00000</v>
+        <v>8.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
@@ -480,54 +480,54 @@
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L3">
-        <v>9.00000</v>
+        <v>18.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>31</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
@@ -550,54 +550,54 @@
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L4">
-        <v>0.00000</v>
+        <v>41.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>31</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
         <v>35</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
@@ -620,54 +620,54 @@
       <c r="C5" t="s">
         <v>45</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L5">
-        <v>19.00000</v>
+        <v>39.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
@@ -690,54 +690,54 @@
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L6">
-        <v>27.00000</v>
+        <v>28.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>31</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6" t="s">
         <v>33</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
@@ -760,54 +760,54 @@
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>53</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L7">
-        <v>22.00000</v>
+        <v>46.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
@@ -830,54 +830,54 @@
       <c r="C8" t="s">
         <v>55</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>56</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L8">
-        <v>0.00000</v>
+        <v>55.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>
@@ -900,54 +900,54 @@
       <c r="C9" t="s">
         <v>58</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L9">
-        <v>45.00000</v>
+        <v>101.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>31</v>
       </c>
       <c r="P9" t="s">
         <v>32</v>
       </c>
       <c r="Q9" t="s">
         <v>33</v>
       </c>
       <c r="R9" t="s">
         <v>34</v>
       </c>
       <c r="S9" t="s">
         <v>35</v>
       </c>
       <c r="T9" t="s">
         <v>36</v>
       </c>
@@ -970,54 +970,54 @@
       <c r="C10" t="s">
         <v>61</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>64034000</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L10">
-        <v>73.00000</v>
+        <v>24.00000</v>
       </c>
       <c r="M10" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N10">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>31</v>
       </c>
       <c r="P10" t="s">
         <v>32</v>
       </c>
       <c r="Q10" t="s">
         <v>33</v>
       </c>
       <c r="R10" t="s">
         <v>34</v>
       </c>
       <c r="S10" t="s">
         <v>35</v>
       </c>
       <c r="T10" t="s">
         <v>36</v>
       </c>
@@ -1040,54 +1040,54 @@
       <c r="C11" t="s">
         <v>64</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>65</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>64034000</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>50</v>
       </c>
       <c r="K11" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L11">
-        <v>57.00000</v>
+        <v>49.00000</v>
       </c>
       <c r="M11" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N11">
         <v>8</v>
       </c>
       <c r="O11" t="s">
         <v>31</v>
       </c>
       <c r="P11" t="s">
         <v>32</v>
       </c>
       <c r="Q11" t="s">
         <v>33</v>
       </c>
       <c r="R11" t="s">
         <v>34</v>
       </c>
       <c r="S11" t="s">
         <v>35</v>
       </c>
       <c r="T11" t="s">
         <v>36</v>
       </c>
@@ -1110,54 +1110,54 @@
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>68</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>64034000</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L12">
-        <v>80.00000</v>
+        <v>26.00000</v>
       </c>
       <c r="M12" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N12">
         <v>8</v>
       </c>
       <c r="O12" t="s">
         <v>31</v>
       </c>
       <c r="P12" t="s">
         <v>32</v>
       </c>
       <c r="Q12" t="s">
         <v>33</v>
       </c>
       <c r="R12" t="s">
         <v>34</v>
       </c>
       <c r="S12" t="s">
         <v>35</v>
       </c>
       <c r="T12" t="s">
         <v>36</v>
       </c>
@@ -1180,54 +1180,54 @@
       <c r="C13" t="s">
         <v>70</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>64034000</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L13">
-        <v>34.00000</v>
+        <v>39.00000</v>
       </c>
       <c r="M13" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N13">
         <v>8</v>
       </c>
       <c r="O13" t="s">
         <v>31</v>
       </c>
       <c r="P13" t="s">
         <v>32</v>
       </c>
       <c r="Q13" t="s">
         <v>33</v>
       </c>
       <c r="R13" t="s">
         <v>34</v>
       </c>
       <c r="S13" t="s">
         <v>35</v>
       </c>
       <c r="T13" t="s">
         <v>36</v>
       </c>
@@ -1250,54 +1250,54 @@
       <c r="C14" t="s">
         <v>73</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
       <c r="H14">
         <v>64034000</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2">
-        <v>35.95</v>
+        <v>36.95</v>
       </c>
       <c r="L14">
-        <v>27.00000</v>
+        <v>22.00000</v>
       </c>
       <c r="M14" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N14">
         <v>8</v>
       </c>
       <c r="O14" t="s">
         <v>31</v>
       </c>
       <c r="P14" t="s">
         <v>32</v>
       </c>
       <c r="Q14" t="s">
         <v>33</v>
       </c>
       <c r="R14" t="s">
         <v>34</v>
       </c>
       <c r="S14" t="s">
         <v>35</v>
       </c>
       <c r="T14" t="s">
         <v>36</v>
       </c>