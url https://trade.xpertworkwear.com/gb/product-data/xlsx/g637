--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -297,51 +297,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X14"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="46"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="9"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="25"/>
     <col min="16" max="16" width="56"/>
     <col min="17" max="17" width="44"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="35"/>
     <col min="20" max="20" width="53"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -413,51 +413,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>36.95</v>
       </c>
       <c r="L2">
-        <v>8.00000</v>
+        <v>7.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
@@ -483,51 +483,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>36.95</v>
       </c>
       <c r="L3">
-        <v>18.00000</v>
+        <v>33.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>31</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
@@ -553,51 +553,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>36.95</v>
       </c>
       <c r="L4">
-        <v>41.00000</v>
+        <v>33.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>31</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
         <v>35</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
@@ -623,51 +623,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>36.95</v>
       </c>
       <c r="L5">
-        <v>39.00000</v>
+        <v>36.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
@@ -763,51 +763,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>53</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>36.95</v>
       </c>
       <c r="L7">
-        <v>46.00000</v>
+        <v>73.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
@@ -833,51 +833,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>56</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>36.95</v>
       </c>
       <c r="L8">
-        <v>55.00000</v>
+        <v>65.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>
@@ -903,51 +903,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>36.95</v>
       </c>
       <c r="L9">
-        <v>101.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>31</v>
       </c>
       <c r="P9" t="s">
         <v>32</v>
       </c>
       <c r="Q9" t="s">
         <v>33</v>
       </c>
       <c r="R9" t="s">
         <v>34</v>
       </c>
       <c r="S9" t="s">
         <v>35</v>
       </c>
       <c r="T9" t="s">
         <v>36</v>
       </c>
@@ -973,51 +973,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>64034000</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>36.95</v>
       </c>
       <c r="L10">
-        <v>24.00000</v>
+        <v>73.00000</v>
       </c>
       <c r="M10" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N10">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>31</v>
       </c>
       <c r="P10" t="s">
         <v>32</v>
       </c>
       <c r="Q10" t="s">
         <v>33</v>
       </c>
       <c r="R10" t="s">
         <v>34</v>
       </c>
       <c r="S10" t="s">
         <v>35</v>
       </c>
       <c r="T10" t="s">
         <v>36</v>
       </c>
@@ -1043,51 +1043,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>65</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>64034000</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>50</v>
       </c>
       <c r="K11" s="2">
         <v>36.95</v>
       </c>
       <c r="L11">
-        <v>49.00000</v>
+        <v>41.00000</v>
       </c>
       <c r="M11" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N11">
         <v>8</v>
       </c>
       <c r="O11" t="s">
         <v>31</v>
       </c>
       <c r="P11" t="s">
         <v>32</v>
       </c>
       <c r="Q11" t="s">
         <v>33</v>
       </c>
       <c r="R11" t="s">
         <v>34</v>
       </c>
       <c r="S11" t="s">
         <v>35</v>
       </c>
       <c r="T11" t="s">
         <v>36</v>
       </c>
@@ -1113,51 +1113,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>68</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>64034000</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>36.95</v>
       </c>
       <c r="L12">
-        <v>26.00000</v>
+        <v>57.00000</v>
       </c>
       <c r="M12" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N12">
         <v>8</v>
       </c>
       <c r="O12" t="s">
         <v>31</v>
       </c>
       <c r="P12" t="s">
         <v>32</v>
       </c>
       <c r="Q12" t="s">
         <v>33</v>
       </c>
       <c r="R12" t="s">
         <v>34</v>
       </c>
       <c r="S12" t="s">
         <v>35</v>
       </c>
       <c r="T12" t="s">
         <v>36</v>
       </c>
@@ -1183,51 +1183,51 @@
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>64034000</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>36.95</v>
       </c>
       <c r="L13">
-        <v>39.00000</v>
+        <v>26.00000</v>
       </c>
       <c r="M13" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N13">
         <v>8</v>
       </c>
       <c r="O13" t="s">
         <v>31</v>
       </c>
       <c r="P13" t="s">
         <v>32</v>
       </c>
       <c r="Q13" t="s">
         <v>33</v>
       </c>
       <c r="R13" t="s">
         <v>34</v>
       </c>
       <c r="S13" t="s">
         <v>35</v>
       </c>
       <c r="T13" t="s">
         <v>36</v>
       </c>
@@ -1253,51 +1253,51 @@
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
       <c r="H14">
         <v>64034000</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>36.95</v>
       </c>
       <c r="L14">
-        <v>22.00000</v>
+        <v>21.00000</v>
       </c>
       <c r="M14" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N14">
         <v>8</v>
       </c>
       <c r="O14" t="s">
         <v>31</v>
       </c>
       <c r="P14" t="s">
         <v>32</v>
       </c>
       <c r="Q14" t="s">
         <v>33</v>
       </c>
       <c r="R14" t="s">
         <v>34</v>
       </c>
       <c r="S14" t="s">
         <v>35</v>
       </c>
       <c r="T14" t="s">
         <v>36</v>
       </c>