--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -381,51 +381,51 @@
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="H3">
         <v>62034919</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="2">
         <v>8.95</v>
       </c>
       <c r="L3">
-        <v>14.00000</v>
+        <v>13.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3" t="s">
         <v>30</v>
       </c>
       <c r="R3" t="s">
         <v>31</v>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Featuring an elasticated waist, these simple Hi-Vis Trousers are an essential item for your hi-vis range. Great for working outdoors - these trousers protect both you and your clothes from the elements.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>35</v>
@@ -436,51 +436,51 @@
       <c r="C4" t="s">
         <v>36</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="H4">
         <v>62034919</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="2">
         <v>8.95</v>
       </c>
       <c r="L4">
-        <v>13.00000</v>
+        <v>19.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4" t="s">
         <v>30</v>
       </c>
       <c r="R4" t="s">
         <v>31</v>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>Featuring an elasticated waist, these simple Hi-Vis Trousers are an essential item for your hi-vis range. Great for working outdoors - these trousers protect both you and your clothes from the elements.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>38</v>
@@ -491,51 +491,51 @@
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="H5">
         <v>62034919</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="2">
         <v>8.95</v>
       </c>
       <c r="L5">
-        <v>10.00000</v>
+        <v>12.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
       <c r="Q5" t="s">
         <v>30</v>
       </c>
       <c r="R5" t="s">
         <v>31</v>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>Featuring an elasticated waist, these simple Hi-Vis Trousers are an essential item for your hi-vis range. Great for working outdoors - these trousers protect both you and your clothes from the elements.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>41</v>