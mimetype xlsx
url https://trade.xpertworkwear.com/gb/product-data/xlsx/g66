--- v6 (2026-09-13)
+++ v7 (2026-10-28)
@@ -357,51 +357,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62031990</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
-        <v>5.00000</v>
+        <v>2.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>This Nylon PVC 2 piece Rainsuit ensures you keep dry when working out in the most extreme weather. A popular choice not just for the winter, but even when cleaning materials and equipment to keep your under garments clean and dry.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="1">
         <v>5036770183969</v>
@@ -412,51 +412,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62031990</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
-        <v>4.00000</v>
+        <v>3.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>This Nylon PVC 2 piece Rainsuit ensures you keep dry when working out in the most extreme weather. A popular choice not just for the winter, but even when cleaning materials and equipment to keep your under garments clean and dry.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">