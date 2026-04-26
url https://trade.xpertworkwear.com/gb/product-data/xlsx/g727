--- v2 (2026-03-12)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -377,93 +380,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:X28"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="49"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="43"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="48"/>
+    <col min="18" max="18" width="53"/>
+    <col min="19" max="19" width="60"/>
+    <col min="20" max="20" width="37"/>
+    <col min="21" max="21" width="20"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -486,1773 +491,1857 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345834680</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62034211</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>20.95</v>
       </c>
       <c r="L2">
-        <v>46.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>38.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
+        <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345834697</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62034211</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>20.95</v>
       </c>
       <c r="L3">
-        <v>0.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
+        <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5060345834703</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62034211</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>20.95</v>
       </c>
       <c r="L4">
-        <v>58.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>54.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
+        <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5060345834710</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62034211</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>20.95</v>
       </c>
       <c r="L5">
-        <v>40.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>34.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
+        <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5060345834727</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62034211</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>20.95</v>
       </c>
       <c r="L6">
-        <v>24.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>0.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
+        <v>20</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5060345834734</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62034211</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>20.95</v>
       </c>
       <c r="L7">
-        <v>93.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>81.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
+        <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" s="1">
         <v>5060345834741</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>62034211</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>20.95</v>
       </c>
       <c r="L8">
-        <v>0.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>38.00000</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N8">
+        <v>20</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
-      <c r="U8" t="inlineStr">
+      <c r="U8" t="s">
+        <v>35</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
         <v>5060345835083</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>62034211</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>20.95</v>
       </c>
       <c r="L9">
-        <v>25.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>34.00000</v>
+      </c>
+      <c r="M9" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N9">
+        <v>20</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9" t="s">
         <v>31</v>
       </c>
       <c r="R9" t="s">
         <v>32</v>
       </c>
       <c r="S9" t="s">
         <v>33</v>
       </c>
       <c r="T9" t="s">
         <v>34</v>
       </c>
-      <c r="U9" t="inlineStr">
+      <c r="U9" t="s">
+        <v>35</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B10" s="1">
         <v>5060345835090</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>62034211</v>
       </c>
       <c r="I10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>20.95</v>
       </c>
       <c r="L10">
-        <v>17.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>19.00000</v>
+      </c>
+      <c r="M10" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N10">
+        <v>20</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10" t="s">
         <v>31</v>
       </c>
       <c r="R10" t="s">
         <v>32</v>
       </c>
       <c r="S10" t="s">
         <v>33</v>
       </c>
       <c r="T10" t="s">
         <v>34</v>
       </c>
-      <c r="U10" t="inlineStr">
+      <c r="U10" t="s">
+        <v>35</v>
+      </c>
+      <c r="V10" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" s="1">
         <v>5060345835106</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H11">
         <v>62034211</v>
       </c>
       <c r="I11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>20.95</v>
       </c>
       <c r="L11">
-        <v>0.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>38.00000</v>
+      </c>
+      <c r="M11" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N11">
+        <v>20</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11" t="s">
         <v>31</v>
       </c>
       <c r="R11" t="s">
         <v>32</v>
       </c>
       <c r="S11" t="s">
         <v>33</v>
       </c>
       <c r="T11" t="s">
         <v>34</v>
       </c>
-      <c r="U11" t="inlineStr">
+      <c r="U11" t="s">
+        <v>35</v>
+      </c>
+      <c r="V11" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B12" s="1">
         <v>5060345835120</v>
       </c>
       <c r="C12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H12">
         <v>62034211</v>
       </c>
       <c r="I12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>20.95</v>
       </c>
       <c r="L12">
-        <v>244.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>128.00000</v>
+      </c>
+      <c r="M12" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N12">
+        <v>20</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12" t="s">
         <v>31</v>
       </c>
       <c r="R12" t="s">
         <v>32</v>
       </c>
       <c r="S12" t="s">
         <v>33</v>
       </c>
       <c r="T12" t="s">
         <v>34</v>
       </c>
-      <c r="U12" t="inlineStr">
+      <c r="U12" t="s">
+        <v>35</v>
+      </c>
+      <c r="V12" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B13" s="1">
         <v>5060345835137</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H13">
         <v>62034211</v>
       </c>
       <c r="I13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>20.95</v>
       </c>
       <c r="L13">
-        <v>0.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>54.00000</v>
+      </c>
+      <c r="M13" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N13">
+        <v>20</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13" t="s">
         <v>31</v>
       </c>
       <c r="R13" t="s">
         <v>32</v>
       </c>
       <c r="S13" t="s">
         <v>33</v>
       </c>
       <c r="T13" t="s">
         <v>34</v>
       </c>
-      <c r="U13" t="inlineStr">
+      <c r="U13" t="s">
+        <v>35</v>
+      </c>
+      <c r="V13" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B14" s="1">
         <v>5060345835144</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H14">
         <v>62034211</v>
       </c>
       <c r="I14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>20.95</v>
       </c>
       <c r="L14">
-        <v>0.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>36.00000</v>
+      </c>
+      <c r="M14" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N14">
+        <v>20</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14" t="s">
         <v>31</v>
       </c>
       <c r="R14" t="s">
         <v>32</v>
       </c>
       <c r="S14" t="s">
         <v>33</v>
       </c>
       <c r="T14" t="s">
         <v>34</v>
       </c>
-      <c r="U14" t="inlineStr">
+      <c r="U14" t="s">
+        <v>35</v>
+      </c>
+      <c r="V14" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" s="1">
         <v>5060345835151</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H15">
         <v>62034211</v>
       </c>
       <c r="I15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K15" s="2">
         <v>20.95</v>
       </c>
       <c r="L15">
-        <v>57.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>18.00000</v>
+      </c>
+      <c r="M15" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N15">
+        <v>20</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15" t="s">
         <v>31</v>
       </c>
       <c r="R15" t="s">
         <v>32</v>
       </c>
       <c r="S15" t="s">
         <v>33</v>
       </c>
       <c r="T15" t="s">
         <v>34</v>
       </c>
-      <c r="U15" t="inlineStr">
+      <c r="U15" t="s">
+        <v>35</v>
+      </c>
+      <c r="V15" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" s="1">
         <v>5060345835885</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H16">
         <v>62034211</v>
       </c>
       <c r="I16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K16" s="2">
         <v>20.95</v>
       </c>
       <c r="L16">
-        <v>9.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20.00000</v>
+      </c>
+      <c r="M16" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N16">
+        <v>20</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16" t="s">
         <v>31</v>
       </c>
       <c r="R16" t="s">
         <v>32</v>
       </c>
       <c r="S16" t="s">
         <v>33</v>
       </c>
       <c r="T16" t="s">
         <v>34</v>
       </c>
-      <c r="U16" t="inlineStr">
+      <c r="U16" t="s">
+        <v>35</v>
+      </c>
+      <c r="V16" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B17" s="1">
         <v>5060345835892</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H17">
         <v>62034211</v>
       </c>
       <c r="I17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K17" s="2">
         <v>20.95</v>
       </c>
       <c r="L17">
-        <v>56.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>33.00000</v>
+      </c>
+      <c r="M17" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N17">
+        <v>20</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17" t="s">
         <v>31</v>
       </c>
       <c r="R17" t="s">
         <v>32</v>
       </c>
       <c r="S17" t="s">
         <v>33</v>
       </c>
       <c r="T17" t="s">
         <v>34</v>
       </c>
-      <c r="U17" t="inlineStr">
+      <c r="U17" t="s">
+        <v>35</v>
+      </c>
+      <c r="V17" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1">
         <v>5060345835908</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H18">
         <v>62034211</v>
       </c>
       <c r="I18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K18" s="2">
         <v>20.95</v>
       </c>
       <c r="L18">
-        <v>70.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>34.00000</v>
+      </c>
+      <c r="M18" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N18">
+        <v>20</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18" t="s">
         <v>31</v>
       </c>
       <c r="R18" t="s">
         <v>32</v>
       </c>
       <c r="S18" t="s">
         <v>33</v>
       </c>
       <c r="T18" t="s">
         <v>34</v>
       </c>
-      <c r="U18" t="inlineStr">
+      <c r="U18" t="s">
+        <v>35</v>
+      </c>
+      <c r="V18" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" s="1">
         <v>5060345835915</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H19">
         <v>62034211</v>
       </c>
       <c r="I19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K19" s="2">
         <v>20.95</v>
       </c>
       <c r="L19">
-        <v>75.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>60.00000</v>
+      </c>
+      <c r="M19" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N19">
+        <v>20</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19" t="s">
         <v>31</v>
       </c>
       <c r="R19" t="s">
         <v>32</v>
       </c>
       <c r="S19" t="s">
         <v>33</v>
       </c>
       <c r="T19" t="s">
         <v>34</v>
       </c>
-      <c r="U19" t="inlineStr">
+      <c r="U19" t="s">
+        <v>35</v>
+      </c>
+      <c r="V19" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" s="1">
         <v>5060345835922</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H20">
         <v>62034211</v>
       </c>
       <c r="I20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K20" s="2">
         <v>20.95</v>
       </c>
       <c r="L20">
-        <v>19.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>17.00000</v>
+      </c>
+      <c r="M20" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N20">
+        <v>20</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20" t="s">
         <v>31</v>
       </c>
       <c r="R20" t="s">
         <v>32</v>
       </c>
       <c r="S20" t="s">
         <v>33</v>
       </c>
       <c r="T20" t="s">
         <v>34</v>
       </c>
-      <c r="U20" t="inlineStr">
+      <c r="U20" t="s">
+        <v>35</v>
+      </c>
+      <c r="V20" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B21" s="1">
         <v>5060345835939</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H21">
         <v>62034211</v>
       </c>
       <c r="I21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K21" s="2">
         <v>20.95</v>
       </c>
       <c r="L21">
-        <v>45.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>7.00000</v>
+      </c>
+      <c r="M21" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N21">
+        <v>20</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21" t="s">
         <v>31</v>
       </c>
       <c r="R21" t="s">
         <v>32</v>
       </c>
       <c r="S21" t="s">
         <v>33</v>
       </c>
       <c r="T21" t="s">
         <v>34</v>
       </c>
-      <c r="U21" t="inlineStr">
+      <c r="U21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V21" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" s="1">
         <v>5060345835946</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H22">
         <v>62034211</v>
       </c>
       <c r="I22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K22" s="2">
         <v>20.95</v>
       </c>
       <c r="L22">
-        <v>83.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>76.00000</v>
+      </c>
+      <c r="M22" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N22">
+        <v>20</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22" t="s">
         <v>31</v>
       </c>
       <c r="R22" t="s">
         <v>32</v>
       </c>
       <c r="S22" t="s">
         <v>33</v>
       </c>
       <c r="T22" t="s">
         <v>34</v>
       </c>
-      <c r="U22" t="inlineStr">
+      <c r="U22" t="s">
+        <v>35</v>
+      </c>
+      <c r="V22" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1">
         <v>5060345835953</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H23">
         <v>62034211</v>
       </c>
       <c r="I23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K23" s="2">
         <v>20.95</v>
       </c>
       <c r="L23">
         <v>23.00000</v>
       </c>
-      <c r="M23">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="M23" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N23">
+        <v>20</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23" t="s">
         <v>31</v>
       </c>
       <c r="R23" t="s">
         <v>32</v>
       </c>
       <c r="S23" t="s">
         <v>33</v>
       </c>
       <c r="T23" t="s">
         <v>34</v>
       </c>
-      <c r="U23" t="inlineStr">
+      <c r="U23" t="s">
+        <v>35</v>
+      </c>
+      <c r="V23" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24" s="1">
         <v>5060345835991</v>
       </c>
       <c r="C24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H24">
         <v>62034211</v>
       </c>
       <c r="I24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K24" s="2">
         <v>20.95</v>
       </c>
       <c r="L24">
-        <v>9.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20.00000</v>
+      </c>
+      <c r="M24" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N24">
+        <v>20</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24" t="s">
         <v>31</v>
       </c>
       <c r="R24" t="s">
         <v>32</v>
       </c>
       <c r="S24" t="s">
         <v>33</v>
       </c>
       <c r="T24" t="s">
         <v>34</v>
       </c>
-      <c r="U24" t="inlineStr">
+      <c r="U24" t="s">
+        <v>35</v>
+      </c>
+      <c r="V24" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25" s="1">
         <v>5060345836004</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H25">
         <v>62034211</v>
       </c>
       <c r="I25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K25" s="2">
         <v>20.95</v>
       </c>
       <c r="L25">
-        <v>5.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>0.00000</v>
+      </c>
+      <c r="M25" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N25">
+        <v>20</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25" t="s">
         <v>31</v>
       </c>
       <c r="R25" t="s">
         <v>32</v>
       </c>
       <c r="S25" t="s">
         <v>33</v>
       </c>
       <c r="T25" t="s">
         <v>34</v>
       </c>
-      <c r="U25" t="inlineStr">
+      <c r="U25" t="s">
+        <v>35</v>
+      </c>
+      <c r="V25" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26" s="1">
         <v>5060345836011</v>
       </c>
       <c r="C26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G26" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H26">
         <v>62034211</v>
       </c>
       <c r="I26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K26" s="2">
         <v>20.95</v>
       </c>
       <c r="L26">
-        <v>39.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>32.00000</v>
+      </c>
+      <c r="M26" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N26">
+        <v>20</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26" t="s">
         <v>31</v>
       </c>
       <c r="R26" t="s">
         <v>32</v>
       </c>
       <c r="S26" t="s">
         <v>33</v>
       </c>
       <c r="T26" t="s">
         <v>34</v>
       </c>
-      <c r="U26" t="inlineStr">
+      <c r="U26" t="s">
+        <v>35</v>
+      </c>
+      <c r="V26" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B27" s="1">
         <v>5060345836028</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G27" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H27">
         <v>62034211</v>
       </c>
       <c r="I27" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K27" s="2">
         <v>20.95</v>
       </c>
       <c r="L27">
-        <v>0.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20.00000</v>
+      </c>
+      <c r="M27" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N27">
+        <v>20</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27" t="s">
         <v>31</v>
       </c>
       <c r="R27" t="s">
         <v>32</v>
       </c>
       <c r="S27" t="s">
         <v>33</v>
       </c>
       <c r="T27" t="s">
         <v>34</v>
       </c>
-      <c r="U27" t="inlineStr">
+      <c r="U27" t="s">
+        <v>35</v>
+      </c>
+      <c r="V27" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28" s="1">
         <v>5060345836035</v>
       </c>
       <c r="C28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H28">
         <v>62034211</v>
       </c>
       <c r="I28" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J28" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K28" s="2">
         <v>20.95</v>
       </c>
       <c r="L28">
-        <v>28.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>24.00000</v>
+      </c>
+      <c r="M28" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N28">
+        <v>20</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28" t="s">
         <v>31</v>
       </c>
       <c r="R28" t="s">
         <v>32</v>
       </c>
       <c r="S28" t="s">
         <v>33</v>
       </c>
       <c r="T28" t="s">
         <v>34</v>
       </c>
-      <c r="U28" t="inlineStr">
+      <c r="U28" t="s">
+        <v>35</v>
+      </c>
+      <c r="V28" t="inlineStr">
         <is>
           <t>The Xpert™ Core Stretch Work Trouser is a tough 250 GSM poly/cotton work trouser with 360° stretch panels in key stress areas for flexible working.  The tough Nylon 2/2 canvas reinforcement to kneepad pocket and hem is waterproof to keep your knees dry when kneeling on wet surfaces. The holster pockets are large but can still tuck away inside the trouser pocket for a cleaner look.  A modern fit trouser, with YKK zippers, triple stitched seams and bar tacks at stress points for durability.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>