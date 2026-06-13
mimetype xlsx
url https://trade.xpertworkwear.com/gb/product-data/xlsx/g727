--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -414,51 +414,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X28"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="49"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="43"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="9"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="60"/>
     <col min="17" max="17" width="48"/>
     <col min="18" max="18" width="53"/>
     <col min="19" max="19" width="60"/>
     <col min="20" max="20" width="37"/>
     <col min="21" max="21" width="20"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -530,51 +530,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034211</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>20.95</v>
       </c>
       <c r="L2">
-        <v>38.00000</v>
+        <v>28.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -597,51 +597,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034211</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>20.95</v>
       </c>
       <c r="L3">
-        <v>20.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -664,51 +664,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034211</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>20.95</v>
       </c>
       <c r="L4">
-        <v>54.00000</v>
+        <v>49.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -731,51 +731,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034211</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>20.95</v>
       </c>
       <c r="L5">
-        <v>34.00000</v>
+        <v>24.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
@@ -865,51 +865,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034211</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>20.95</v>
       </c>
       <c r="L7">
-        <v>81.00000</v>
+        <v>62.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>
@@ -932,51 +932,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>62034211</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>20.95</v>
       </c>
       <c r="L8">
-        <v>38.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>20</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>
@@ -999,51 +999,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>62034211</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>20.95</v>
       </c>
       <c r="L9">
-        <v>34.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M9" s="3">
         <v>0.2</v>
       </c>
       <c r="N9">
         <v>20</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9" t="s">
         <v>31</v>
       </c>
       <c r="R9" t="s">
         <v>32</v>
       </c>
       <c r="S9" t="s">
         <v>33</v>
       </c>
       <c r="T9" t="s">
         <v>34</v>
       </c>
       <c r="U9" t="s">
         <v>35</v>
       </c>
@@ -1066,51 +1066,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>62034211</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>20.95</v>
       </c>
       <c r="L10">
-        <v>19.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M10" s="3">
         <v>0.2</v>
       </c>
       <c r="N10">
         <v>20</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10" t="s">
         <v>31</v>
       </c>
       <c r="R10" t="s">
         <v>32</v>
       </c>
       <c r="S10" t="s">
         <v>33</v>
       </c>
       <c r="T10" t="s">
         <v>34</v>
       </c>
       <c r="U10" t="s">
         <v>35</v>
       </c>
@@ -1133,51 +1133,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>62034211</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>20.95</v>
       </c>
       <c r="L11">
-        <v>38.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M11" s="3">
         <v>0.2</v>
       </c>
       <c r="N11">
         <v>20</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11" t="s">
         <v>31</v>
       </c>
       <c r="R11" t="s">
         <v>32</v>
       </c>
       <c r="S11" t="s">
         <v>33</v>
       </c>
       <c r="T11" t="s">
         <v>34</v>
       </c>
       <c r="U11" t="s">
         <v>35</v>
       </c>
@@ -1200,51 +1200,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>62034211</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>20.95</v>
       </c>
       <c r="L12">
-        <v>128.00000</v>
+        <v>32.00000</v>
       </c>
       <c r="M12" s="3">
         <v>0.2</v>
       </c>
       <c r="N12">
         <v>20</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12" t="s">
         <v>31</v>
       </c>
       <c r="R12" t="s">
         <v>32</v>
       </c>
       <c r="S12" t="s">
         <v>33</v>
       </c>
       <c r="T12" t="s">
         <v>34</v>
       </c>
       <c r="U12" t="s">
         <v>35</v>
       </c>
@@ -1267,51 +1267,51 @@
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>62034211</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>20.95</v>
       </c>
       <c r="L13">
-        <v>54.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M13" s="3">
         <v>0.2</v>
       </c>
       <c r="N13">
         <v>20</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13" t="s">
         <v>31</v>
       </c>
       <c r="R13" t="s">
         <v>32</v>
       </c>
       <c r="S13" t="s">
         <v>33</v>
       </c>
       <c r="T13" t="s">
         <v>34</v>
       </c>
       <c r="U13" t="s">
         <v>35</v>
       </c>
@@ -1334,51 +1334,51 @@
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
       <c r="H14">
         <v>62034211</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>20.95</v>
       </c>
       <c r="L14">
-        <v>36.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M14" s="3">
         <v>0.2</v>
       </c>
       <c r="N14">
         <v>20</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14" t="s">
         <v>31</v>
       </c>
       <c r="R14" t="s">
         <v>32</v>
       </c>
       <c r="S14" t="s">
         <v>33</v>
       </c>
       <c r="T14" t="s">
         <v>34</v>
       </c>
       <c r="U14" t="s">
         <v>35</v>
       </c>
@@ -1401,51 +1401,51 @@
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>74</v>
       </c>
       <c r="G15" t="s">
         <v>27</v>
       </c>
       <c r="H15">
         <v>62034211</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="K15" s="2">
         <v>20.95</v>
       </c>
       <c r="L15">
-        <v>18.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M15" s="3">
         <v>0.2</v>
       </c>
       <c r="N15">
         <v>20</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15" t="s">
         <v>31</v>
       </c>
       <c r="R15" t="s">
         <v>32</v>
       </c>
       <c r="S15" t="s">
         <v>33</v>
       </c>
       <c r="T15" t="s">
         <v>34</v>
       </c>
       <c r="U15" t="s">
         <v>35</v>
       </c>
@@ -1468,51 +1468,51 @@
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>77</v>
       </c>
       <c r="G16" t="s">
         <v>27</v>
       </c>
       <c r="H16">
         <v>62034211</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>29</v>
       </c>
       <c r="K16" s="2">
         <v>20.95</v>
       </c>
       <c r="L16">
-        <v>20.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M16" s="3">
         <v>0.2</v>
       </c>
       <c r="N16">
         <v>20</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16" t="s">
         <v>31</v>
       </c>
       <c r="R16" t="s">
         <v>32</v>
       </c>
       <c r="S16" t="s">
         <v>33</v>
       </c>
       <c r="T16" t="s">
         <v>34</v>
       </c>
       <c r="U16" t="s">
         <v>35</v>
       </c>
@@ -1535,51 +1535,51 @@
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>80</v>
       </c>
       <c r="G17" t="s">
         <v>27</v>
       </c>
       <c r="H17">
         <v>62034211</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>29</v>
       </c>
       <c r="K17" s="2">
         <v>20.95</v>
       </c>
       <c r="L17">
-        <v>33.00000</v>
+        <v>20.00000</v>
       </c>
       <c r="M17" s="3">
         <v>0.2</v>
       </c>
       <c r="N17">
         <v>20</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17" t="s">
         <v>31</v>
       </c>
       <c r="R17" t="s">
         <v>32</v>
       </c>
       <c r="S17" t="s">
         <v>33</v>
       </c>
       <c r="T17" t="s">
         <v>34</v>
       </c>
       <c r="U17" t="s">
         <v>35</v>
       </c>
@@ -1602,51 +1602,51 @@
       <c r="D18" t="s">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>83</v>
       </c>
       <c r="G18" t="s">
         <v>27</v>
       </c>
       <c r="H18">
         <v>62034211</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="K18" s="2">
         <v>20.95</v>
       </c>
       <c r="L18">
-        <v>34.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M18" s="3">
         <v>0.2</v>
       </c>
       <c r="N18">
         <v>20</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18" t="s">
         <v>31</v>
       </c>
       <c r="R18" t="s">
         <v>32</v>
       </c>
       <c r="S18" t="s">
         <v>33</v>
       </c>
       <c r="T18" t="s">
         <v>34</v>
       </c>
       <c r="U18" t="s">
         <v>35</v>
       </c>
@@ -1669,51 +1669,51 @@
       <c r="D19" t="s">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>86</v>
       </c>
       <c r="G19" t="s">
         <v>27</v>
       </c>
       <c r="H19">
         <v>62034211</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>29</v>
       </c>
       <c r="K19" s="2">
         <v>20.95</v>
       </c>
       <c r="L19">
-        <v>60.00000</v>
+        <v>35.00000</v>
       </c>
       <c r="M19" s="3">
         <v>0.2</v>
       </c>
       <c r="N19">
         <v>20</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19" t="s">
         <v>31</v>
       </c>
       <c r="R19" t="s">
         <v>32</v>
       </c>
       <c r="S19" t="s">
         <v>33</v>
       </c>
       <c r="T19" t="s">
         <v>34</v>
       </c>
       <c r="U19" t="s">
         <v>35</v>
       </c>
@@ -1736,51 +1736,51 @@
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>89</v>
       </c>
       <c r="G20" t="s">
         <v>27</v>
       </c>
       <c r="H20">
         <v>62034211</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>29</v>
       </c>
       <c r="K20" s="2">
         <v>20.95</v>
       </c>
       <c r="L20">
-        <v>17.00000</v>
+        <v>11.00000</v>
       </c>
       <c r="M20" s="3">
         <v>0.2</v>
       </c>
       <c r="N20">
         <v>20</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20" t="s">
         <v>31</v>
       </c>
       <c r="R20" t="s">
         <v>32</v>
       </c>
       <c r="S20" t="s">
         <v>33</v>
       </c>
       <c r="T20" t="s">
         <v>34</v>
       </c>
       <c r="U20" t="s">
         <v>35</v>
       </c>
@@ -1803,51 +1803,51 @@
       <c r="D21" t="s">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>92</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
       <c r="H21">
         <v>62034211</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="K21" s="2">
         <v>20.95</v>
       </c>
       <c r="L21">
-        <v>7.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M21" s="3">
         <v>0.2</v>
       </c>
       <c r="N21">
         <v>20</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21" t="s">
         <v>31</v>
       </c>
       <c r="R21" t="s">
         <v>32</v>
       </c>
       <c r="S21" t="s">
         <v>33</v>
       </c>
       <c r="T21" t="s">
         <v>34</v>
       </c>
       <c r="U21" t="s">
         <v>35</v>
       </c>
@@ -1870,51 +1870,51 @@
       <c r="D22" t="s">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22" t="s">
         <v>27</v>
       </c>
       <c r="H22">
         <v>62034211</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="K22" s="2">
         <v>20.95</v>
       </c>
       <c r="L22">
-        <v>76.00000</v>
+        <v>62.00000</v>
       </c>
       <c r="M22" s="3">
         <v>0.2</v>
       </c>
       <c r="N22">
         <v>20</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22" t="s">
         <v>31</v>
       </c>
       <c r="R22" t="s">
         <v>32</v>
       </c>
       <c r="S22" t="s">
         <v>33</v>
       </c>
       <c r="T22" t="s">
         <v>34</v>
       </c>
       <c r="U22" t="s">
         <v>35</v>
       </c>
@@ -1937,51 +1937,51 @@
       <c r="D23" t="s">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" t="s">
         <v>27</v>
       </c>
       <c r="H23">
         <v>62034211</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="K23" s="2">
         <v>20.95</v>
       </c>
       <c r="L23">
-        <v>23.00000</v>
+        <v>12.00000</v>
       </c>
       <c r="M23" s="3">
         <v>0.2</v>
       </c>
       <c r="N23">
         <v>20</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23" t="s">
         <v>31</v>
       </c>
       <c r="R23" t="s">
         <v>32</v>
       </c>
       <c r="S23" t="s">
         <v>33</v>
       </c>
       <c r="T23" t="s">
         <v>34</v>
       </c>
       <c r="U23" t="s">
         <v>35</v>
       </c>
@@ -2004,51 +2004,51 @@
       <c r="D24" t="s">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>101</v>
       </c>
       <c r="G24" t="s">
         <v>27</v>
       </c>
       <c r="H24">
         <v>62034211</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="K24" s="2">
         <v>20.95</v>
       </c>
       <c r="L24">
-        <v>20.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M24" s="3">
         <v>0.2</v>
       </c>
       <c r="N24">
         <v>20</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24" t="s">
         <v>31</v>
       </c>
       <c r="R24" t="s">
         <v>32</v>
       </c>
       <c r="S24" t="s">
         <v>33</v>
       </c>
       <c r="T24" t="s">
         <v>34</v>
       </c>
       <c r="U24" t="s">
         <v>35</v>
       </c>
@@ -2138,51 +2138,51 @@
       <c r="D26" t="s">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" t="s">
         <v>107</v>
       </c>
       <c r="G26" t="s">
         <v>27</v>
       </c>
       <c r="H26">
         <v>62034211</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>29</v>
       </c>
       <c r="K26" s="2">
         <v>20.95</v>
       </c>
       <c r="L26">
-        <v>32.00000</v>
+        <v>27.00000</v>
       </c>
       <c r="M26" s="3">
         <v>0.2</v>
       </c>
       <c r="N26">
         <v>20</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26" t="s">
         <v>31</v>
       </c>
       <c r="R26" t="s">
         <v>32</v>
       </c>
       <c r="S26" t="s">
         <v>33</v>
       </c>
       <c r="T26" t="s">
         <v>34</v>
       </c>
       <c r="U26" t="s">
         <v>35</v>
       </c>
@@ -2205,51 +2205,51 @@
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>110</v>
       </c>
       <c r="G27" t="s">
         <v>27</v>
       </c>
       <c r="H27">
         <v>62034211</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>29</v>
       </c>
       <c r="K27" s="2">
         <v>20.95</v>
       </c>
       <c r="L27">
-        <v>20.00000</v>
+        <v>8.00000</v>
       </c>
       <c r="M27" s="3">
         <v>0.2</v>
       </c>
       <c r="N27">
         <v>20</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27" t="s">
         <v>31</v>
       </c>
       <c r="R27" t="s">
         <v>32</v>
       </c>
       <c r="S27" t="s">
         <v>33</v>
       </c>
       <c r="T27" t="s">
         <v>34</v>
       </c>
       <c r="U27" t="s">
         <v>35</v>
       </c>
@@ -2272,51 +2272,51 @@
       <c r="D28" t="s">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
         <v>113</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
       <c r="H28">
         <v>62034211</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="K28" s="2">
         <v>20.95</v>
       </c>
       <c r="L28">
-        <v>24.00000</v>
+        <v>15.00000</v>
       </c>
       <c r="M28" s="3">
         <v>0.2</v>
       </c>
       <c r="N28">
         <v>20</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28" t="s">
         <v>31</v>
       </c>
       <c r="R28" t="s">
         <v>32</v>
       </c>
       <c r="S28" t="s">
         <v>33</v>
       </c>
       <c r="T28" t="s">
         <v>34</v>
       </c>
       <c r="U28" t="s">
         <v>35</v>
       </c>