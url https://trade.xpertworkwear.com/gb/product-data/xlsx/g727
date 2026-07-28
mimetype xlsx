--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -530,51 +530,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034211</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>20.95</v>
       </c>
       <c r="L2">
-        <v>28.00000</v>
+        <v>22.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -664,51 +664,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034211</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>20.95</v>
       </c>
       <c r="L4">
-        <v>49.00000</v>
+        <v>47.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -731,51 +731,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034211</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>20.95</v>
       </c>
       <c r="L5">
-        <v>24.00000</v>
+        <v>18.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
@@ -865,51 +865,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034211</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>20.95</v>
       </c>
       <c r="L7">
-        <v>62.00000</v>
+        <v>56.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>
@@ -1200,51 +1200,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>62034211</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>20.95</v>
       </c>
       <c r="L12">
-        <v>32.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M12" s="3">
         <v>0.2</v>
       </c>
       <c r="N12">
         <v>20</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12" t="s">
         <v>31</v>
       </c>
       <c r="R12" t="s">
         <v>32</v>
       </c>
       <c r="S12" t="s">
         <v>33</v>
       </c>
       <c r="T12" t="s">
         <v>34</v>
       </c>
       <c r="U12" t="s">
         <v>35</v>
       </c>
@@ -1535,51 +1535,51 @@
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>80</v>
       </c>
       <c r="G17" t="s">
         <v>27</v>
       </c>
       <c r="H17">
         <v>62034211</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>29</v>
       </c>
       <c r="K17" s="2">
         <v>20.95</v>
       </c>
       <c r="L17">
-        <v>20.00000</v>
+        <v>12.00000</v>
       </c>
       <c r="M17" s="3">
         <v>0.2</v>
       </c>
       <c r="N17">
         <v>20</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17" t="s">
         <v>31</v>
       </c>
       <c r="R17" t="s">
         <v>32</v>
       </c>
       <c r="S17" t="s">
         <v>33</v>
       </c>
       <c r="T17" t="s">
         <v>34</v>
       </c>
       <c r="U17" t="s">
         <v>35</v>
       </c>
@@ -1669,51 +1669,51 @@
       <c r="D19" t="s">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>86</v>
       </c>
       <c r="G19" t="s">
         <v>27</v>
       </c>
       <c r="H19">
         <v>62034211</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>29</v>
       </c>
       <c r="K19" s="2">
         <v>20.95</v>
       </c>
       <c r="L19">
-        <v>35.00000</v>
+        <v>33.00000</v>
       </c>
       <c r="M19" s="3">
         <v>0.2</v>
       </c>
       <c r="N19">
         <v>20</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19" t="s">
         <v>31</v>
       </c>
       <c r="R19" t="s">
         <v>32</v>
       </c>
       <c r="S19" t="s">
         <v>33</v>
       </c>
       <c r="T19" t="s">
         <v>34</v>
       </c>
       <c r="U19" t="s">
         <v>35</v>
       </c>
@@ -1736,51 +1736,51 @@
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>89</v>
       </c>
       <c r="G20" t="s">
         <v>27</v>
       </c>
       <c r="H20">
         <v>62034211</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>29</v>
       </c>
       <c r="K20" s="2">
         <v>20.95</v>
       </c>
       <c r="L20">
-        <v>11.00000</v>
+        <v>7.00000</v>
       </c>
       <c r="M20" s="3">
         <v>0.2</v>
       </c>
       <c r="N20">
         <v>20</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20" t="s">
         <v>31</v>
       </c>
       <c r="R20" t="s">
         <v>32</v>
       </c>
       <c r="S20" t="s">
         <v>33</v>
       </c>
       <c r="T20" t="s">
         <v>34</v>
       </c>
       <c r="U20" t="s">
         <v>35</v>
       </c>
@@ -1870,51 +1870,51 @@
       <c r="D22" t="s">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22" t="s">
         <v>27</v>
       </c>
       <c r="H22">
         <v>62034211</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="K22" s="2">
         <v>20.95</v>
       </c>
       <c r="L22">
-        <v>62.00000</v>
+        <v>57.00000</v>
       </c>
       <c r="M22" s="3">
         <v>0.2</v>
       </c>
       <c r="N22">
         <v>20</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22" t="s">
         <v>31</v>
       </c>
       <c r="R22" t="s">
         <v>32</v>
       </c>
       <c r="S22" t="s">
         <v>33</v>
       </c>
       <c r="T22" t="s">
         <v>34</v>
       </c>
       <c r="U22" t="s">
         <v>35</v>
       </c>
@@ -1937,51 +1937,51 @@
       <c r="D23" t="s">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" t="s">
         <v>27</v>
       </c>
       <c r="H23">
         <v>62034211</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="K23" s="2">
         <v>20.95</v>
       </c>
       <c r="L23">
-        <v>12.00000</v>
+        <v>9.00000</v>
       </c>
       <c r="M23" s="3">
         <v>0.2</v>
       </c>
       <c r="N23">
         <v>20</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23" t="s">
         <v>31</v>
       </c>
       <c r="R23" t="s">
         <v>32</v>
       </c>
       <c r="S23" t="s">
         <v>33</v>
       </c>
       <c r="T23" t="s">
         <v>34</v>
       </c>
       <c r="U23" t="s">
         <v>35</v>
       </c>
@@ -2138,51 +2138,51 @@
       <c r="D26" t="s">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" t="s">
         <v>107</v>
       </c>
       <c r="G26" t="s">
         <v>27</v>
       </c>
       <c r="H26">
         <v>62034211</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>29</v>
       </c>
       <c r="K26" s="2">
         <v>20.95</v>
       </c>
       <c r="L26">
-        <v>27.00000</v>
+        <v>26.00000</v>
       </c>
       <c r="M26" s="3">
         <v>0.2</v>
       </c>
       <c r="N26">
         <v>20</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
       <c r="Q26" t="s">
         <v>31</v>
       </c>
       <c r="R26" t="s">
         <v>32</v>
       </c>
       <c r="S26" t="s">
         <v>33</v>
       </c>
       <c r="T26" t="s">
         <v>34</v>
       </c>
       <c r="U26" t="s">
         <v>35</v>
       </c>
@@ -2205,51 +2205,51 @@
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>110</v>
       </c>
       <c r="G27" t="s">
         <v>27</v>
       </c>
       <c r="H27">
         <v>62034211</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>29</v>
       </c>
       <c r="K27" s="2">
         <v>20.95</v>
       </c>
       <c r="L27">
-        <v>8.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M27" s="3">
         <v>0.2</v>
       </c>
       <c r="N27">
         <v>20</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27" t="s">
         <v>31</v>
       </c>
       <c r="R27" t="s">
         <v>32</v>
       </c>
       <c r="S27" t="s">
         <v>33</v>
       </c>
       <c r="T27" t="s">
         <v>34</v>
       </c>
       <c r="U27" t="s">
         <v>35</v>
       </c>
@@ -2272,51 +2272,51 @@
       <c r="D28" t="s">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
         <v>113</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
       <c r="H28">
         <v>62034211</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="K28" s="2">
         <v>20.95</v>
       </c>
       <c r="L28">
-        <v>15.00000</v>
+        <v>14.00000</v>
       </c>
       <c r="M28" s="3">
         <v>0.2</v>
       </c>
       <c r="N28">
         <v>20</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28" t="s">
         <v>31</v>
       </c>
       <c r="R28" t="s">
         <v>32</v>
       </c>
       <c r="S28" t="s">
         <v>33</v>
       </c>
       <c r="T28" t="s">
         <v>34</v>
       </c>
       <c r="U28" t="s">
         <v>35</v>
       </c>