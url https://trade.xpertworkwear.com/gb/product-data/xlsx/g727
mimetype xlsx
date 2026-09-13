--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -414,51 +414,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X28"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="49"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="43"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="60"/>
     <col min="17" max="17" width="48"/>
     <col min="18" max="18" width="53"/>
     <col min="19" max="19" width="60"/>
     <col min="20" max="20" width="37"/>
     <col min="21" max="21" width="20"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -530,51 +530,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034211</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>20.95</v>
       </c>
       <c r="L2">
-        <v>22.00000</v>
+        <v>95.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -597,51 +597,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034211</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>20.95</v>
       </c>
       <c r="L3">
-        <v>0.00000</v>
+        <v>96.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -664,51 +664,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034211</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>20.95</v>
       </c>
       <c r="L4">
-        <v>47.00000</v>
+        <v>63.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -731,51 +731,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034211</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>20.95</v>
       </c>
       <c r="L5">
-        <v>18.00000</v>
+        <v>98.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
@@ -798,51 +798,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62034211</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>20.95</v>
       </c>
       <c r="L6">
-        <v>0.00000</v>
+        <v>296.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
       <c r="U6" t="s">
         <v>35</v>
       </c>
@@ -865,51 +865,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034211</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>20.95</v>
       </c>
       <c r="L7">
-        <v>56.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>
@@ -932,51 +932,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>62034211</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>20.95</v>
       </c>
       <c r="L8">
-        <v>0.00000</v>
+        <v>272.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>20</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>
@@ -999,51 +999,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>62034211</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>20.95</v>
       </c>
       <c r="L9">
-        <v>0.00000</v>
+        <v>485.00000</v>
       </c>
       <c r="M9" s="3">
         <v>0.2</v>
       </c>
       <c r="N9">
         <v>20</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9" t="s">
         <v>31</v>
       </c>
       <c r="R9" t="s">
         <v>32</v>
       </c>
       <c r="S9" t="s">
         <v>33</v>
       </c>
       <c r="T9" t="s">
         <v>34</v>
       </c>
       <c r="U9" t="s">
         <v>35</v>
       </c>
@@ -1066,51 +1066,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>62034211</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>20.95</v>
       </c>
       <c r="L10">
-        <v>0.00000</v>
+        <v>188.00000</v>
       </c>
       <c r="M10" s="3">
         <v>0.2</v>
       </c>
       <c r="N10">
         <v>20</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10" t="s">
         <v>31</v>
       </c>
       <c r="R10" t="s">
         <v>32</v>
       </c>
       <c r="S10" t="s">
         <v>33</v>
       </c>
       <c r="T10" t="s">
         <v>34</v>
       </c>
       <c r="U10" t="s">
         <v>35</v>
       </c>
@@ -1133,51 +1133,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>62034211</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>20.95</v>
       </c>
       <c r="L11">
-        <v>0.00000</v>
+        <v>239.00000</v>
       </c>
       <c r="M11" s="3">
         <v>0.2</v>
       </c>
       <c r="N11">
         <v>20</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11" t="s">
         <v>31</v>
       </c>
       <c r="R11" t="s">
         <v>32</v>
       </c>
       <c r="S11" t="s">
         <v>33</v>
       </c>
       <c r="T11" t="s">
         <v>34</v>
       </c>
       <c r="U11" t="s">
         <v>35</v>
       </c>
@@ -1200,51 +1200,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>62034211</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>20.95</v>
       </c>
       <c r="L12">
-        <v>0.00000</v>
+        <v>361.00000</v>
       </c>
       <c r="M12" s="3">
         <v>0.2</v>
       </c>
       <c r="N12">
         <v>20</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12" t="s">
         <v>31</v>
       </c>
       <c r="R12" t="s">
         <v>32</v>
       </c>
       <c r="S12" t="s">
         <v>33</v>
       </c>
       <c r="T12" t="s">
         <v>34</v>
       </c>
       <c r="U12" t="s">
         <v>35</v>
       </c>
@@ -1267,51 +1267,51 @@
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>62034211</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>20.95</v>
       </c>
       <c r="L13">
-        <v>0.00000</v>
+        <v>317.00000</v>
       </c>
       <c r="M13" s="3">
         <v>0.2</v>
       </c>
       <c r="N13">
         <v>20</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13" t="s">
         <v>31</v>
       </c>
       <c r="R13" t="s">
         <v>32</v>
       </c>
       <c r="S13" t="s">
         <v>33</v>
       </c>
       <c r="T13" t="s">
         <v>34</v>
       </c>
       <c r="U13" t="s">
         <v>35</v>
       </c>
@@ -1334,51 +1334,51 @@
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
       <c r="H14">
         <v>62034211</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>20.95</v>
       </c>
       <c r="L14">
-        <v>0.00000</v>
+        <v>242.00000</v>
       </c>
       <c r="M14" s="3">
         <v>0.2</v>
       </c>
       <c r="N14">
         <v>20</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14" t="s">
         <v>31</v>
       </c>
       <c r="R14" t="s">
         <v>32</v>
       </c>
       <c r="S14" t="s">
         <v>33</v>
       </c>
       <c r="T14" t="s">
         <v>34</v>
       </c>
       <c r="U14" t="s">
         <v>35</v>
       </c>
@@ -1401,51 +1401,51 @@
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>74</v>
       </c>
       <c r="G15" t="s">
         <v>27</v>
       </c>
       <c r="H15">
         <v>62034211</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="K15" s="2">
         <v>20.95</v>
       </c>
       <c r="L15">
-        <v>0.00000</v>
+        <v>517.00000</v>
       </c>
       <c r="M15" s="3">
         <v>0.2</v>
       </c>
       <c r="N15">
         <v>20</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15" t="s">
         <v>31</v>
       </c>
       <c r="R15" t="s">
         <v>32</v>
       </c>
       <c r="S15" t="s">
         <v>33</v>
       </c>
       <c r="T15" t="s">
         <v>34</v>
       </c>
       <c r="U15" t="s">
         <v>35</v>
       </c>
@@ -1468,51 +1468,51 @@
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>77</v>
       </c>
       <c r="G16" t="s">
         <v>27</v>
       </c>
       <c r="H16">
         <v>62034211</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>29</v>
       </c>
       <c r="K16" s="2">
         <v>20.95</v>
       </c>
       <c r="L16">
-        <v>0.00000</v>
+        <v>254.00000</v>
       </c>
       <c r="M16" s="3">
         <v>0.2</v>
       </c>
       <c r="N16">
         <v>20</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16" t="s">
         <v>31</v>
       </c>
       <c r="R16" t="s">
         <v>32</v>
       </c>
       <c r="S16" t="s">
         <v>33</v>
       </c>
       <c r="T16" t="s">
         <v>34</v>
       </c>
       <c r="U16" t="s">
         <v>35</v>
       </c>
@@ -1535,51 +1535,51 @@
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>80</v>
       </c>
       <c r="G17" t="s">
         <v>27</v>
       </c>
       <c r="H17">
         <v>62034211</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>29</v>
       </c>
       <c r="K17" s="2">
         <v>20.95</v>
       </c>
       <c r="L17">
-        <v>12.00000</v>
+        <v>102.00000</v>
       </c>
       <c r="M17" s="3">
         <v>0.2</v>
       </c>
       <c r="N17">
         <v>20</v>
       </c>
       <c r="P17" t="s">
         <v>30</v>
       </c>
       <c r="Q17" t="s">
         <v>31</v>
       </c>
       <c r="R17" t="s">
         <v>32</v>
       </c>
       <c r="S17" t="s">
         <v>33</v>
       </c>
       <c r="T17" t="s">
         <v>34</v>
       </c>
       <c r="U17" t="s">
         <v>35</v>
       </c>
@@ -1602,51 +1602,51 @@
       <c r="D18" t="s">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>83</v>
       </c>
       <c r="G18" t="s">
         <v>27</v>
       </c>
       <c r="H18">
         <v>62034211</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="K18" s="2">
         <v>20.95</v>
       </c>
       <c r="L18">
-        <v>0.00000</v>
+        <v>257.00000</v>
       </c>
       <c r="M18" s="3">
         <v>0.2</v>
       </c>
       <c r="N18">
         <v>20</v>
       </c>
       <c r="P18" t="s">
         <v>30</v>
       </c>
       <c r="Q18" t="s">
         <v>31</v>
       </c>
       <c r="R18" t="s">
         <v>32</v>
       </c>
       <c r="S18" t="s">
         <v>33</v>
       </c>
       <c r="T18" t="s">
         <v>34</v>
       </c>
       <c r="U18" t="s">
         <v>35</v>
       </c>
@@ -1669,51 +1669,51 @@
       <c r="D19" t="s">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>86</v>
       </c>
       <c r="G19" t="s">
         <v>27</v>
       </c>
       <c r="H19">
         <v>62034211</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>29</v>
       </c>
       <c r="K19" s="2">
         <v>20.95</v>
       </c>
       <c r="L19">
-        <v>33.00000</v>
+        <v>86.00000</v>
       </c>
       <c r="M19" s="3">
         <v>0.2</v>
       </c>
       <c r="N19">
         <v>20</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
       <c r="Q19" t="s">
         <v>31</v>
       </c>
       <c r="R19" t="s">
         <v>32</v>
       </c>
       <c r="S19" t="s">
         <v>33</v>
       </c>
       <c r="T19" t="s">
         <v>34</v>
       </c>
       <c r="U19" t="s">
         <v>35</v>
       </c>
@@ -1736,51 +1736,51 @@
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>89</v>
       </c>
       <c r="G20" t="s">
         <v>27</v>
       </c>
       <c r="H20">
         <v>62034211</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>29</v>
       </c>
       <c r="K20" s="2">
         <v>20.95</v>
       </c>
       <c r="L20">
-        <v>7.00000</v>
+        <v>96.00000</v>
       </c>
       <c r="M20" s="3">
         <v>0.2</v>
       </c>
       <c r="N20">
         <v>20</v>
       </c>
       <c r="P20" t="s">
         <v>30</v>
       </c>
       <c r="Q20" t="s">
         <v>31</v>
       </c>
       <c r="R20" t="s">
         <v>32</v>
       </c>
       <c r="S20" t="s">
         <v>33</v>
       </c>
       <c r="T20" t="s">
         <v>34</v>
       </c>
       <c r="U20" t="s">
         <v>35</v>
       </c>
@@ -1803,51 +1803,51 @@
       <c r="D21" t="s">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>92</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
       <c r="H21">
         <v>62034211</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="K21" s="2">
         <v>20.95</v>
       </c>
       <c r="L21">
-        <v>0.00000</v>
+        <v>135.00000</v>
       </c>
       <c r="M21" s="3">
         <v>0.2</v>
       </c>
       <c r="N21">
         <v>20</v>
       </c>
       <c r="P21" t="s">
         <v>30</v>
       </c>
       <c r="Q21" t="s">
         <v>31</v>
       </c>
       <c r="R21" t="s">
         <v>32</v>
       </c>
       <c r="S21" t="s">
         <v>33</v>
       </c>
       <c r="T21" t="s">
         <v>34</v>
       </c>
       <c r="U21" t="s">
         <v>35</v>
       </c>
@@ -1870,51 +1870,51 @@
       <c r="D22" t="s">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22" t="s">
         <v>27</v>
       </c>
       <c r="H22">
         <v>62034211</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="K22" s="2">
         <v>20.95</v>
       </c>
       <c r="L22">
-        <v>57.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M22" s="3">
         <v>0.2</v>
       </c>
       <c r="N22">
         <v>20</v>
       </c>
       <c r="P22" t="s">
         <v>30</v>
       </c>
       <c r="Q22" t="s">
         <v>31</v>
       </c>
       <c r="R22" t="s">
         <v>32</v>
       </c>
       <c r="S22" t="s">
         <v>33</v>
       </c>
       <c r="T22" t="s">
         <v>34</v>
       </c>
       <c r="U22" t="s">
         <v>35</v>
       </c>
@@ -1937,51 +1937,51 @@
       <c r="D23" t="s">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" t="s">
         <v>27</v>
       </c>
       <c r="H23">
         <v>62034211</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="K23" s="2">
         <v>20.95</v>
       </c>
       <c r="L23">
-        <v>9.00000</v>
+        <v>24.00000</v>
       </c>
       <c r="M23" s="3">
         <v>0.2</v>
       </c>
       <c r="N23">
         <v>20</v>
       </c>
       <c r="P23" t="s">
         <v>30</v>
       </c>
       <c r="Q23" t="s">
         <v>31</v>
       </c>
       <c r="R23" t="s">
         <v>32</v>
       </c>
       <c r="S23" t="s">
         <v>33</v>
       </c>
       <c r="T23" t="s">
         <v>34</v>
       </c>
       <c r="U23" t="s">
         <v>35</v>
       </c>
@@ -2004,51 +2004,51 @@
       <c r="D24" t="s">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>101</v>
       </c>
       <c r="G24" t="s">
         <v>27</v>
       </c>
       <c r="H24">
         <v>62034211</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="K24" s="2">
         <v>20.95</v>
       </c>
       <c r="L24">
-        <v>0.00000</v>
+        <v>90.00000</v>
       </c>
       <c r="M24" s="3">
         <v>0.2</v>
       </c>
       <c r="N24">
         <v>20</v>
       </c>
       <c r="P24" t="s">
         <v>30</v>
       </c>
       <c r="Q24" t="s">
         <v>31</v>
       </c>
       <c r="R24" t="s">
         <v>32</v>
       </c>
       <c r="S24" t="s">
         <v>33</v>
       </c>
       <c r="T24" t="s">
         <v>34</v>
       </c>
       <c r="U24" t="s">
         <v>35</v>
       </c>
@@ -2071,51 +2071,51 @@
       <c r="D25" t="s">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>104</v>
       </c>
       <c r="G25" t="s">
         <v>27</v>
       </c>
       <c r="H25">
         <v>62034211</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>29</v>
       </c>
       <c r="K25" s="2">
         <v>20.95</v>
       </c>
       <c r="L25">
-        <v>0.00000</v>
+        <v>6.00000</v>
       </c>
       <c r="M25" s="3">
         <v>0.2</v>
       </c>
       <c r="N25">
         <v>20</v>
       </c>
       <c r="P25" t="s">
         <v>30</v>
       </c>
       <c r="Q25" t="s">
         <v>31</v>
       </c>
       <c r="R25" t="s">
         <v>32</v>
       </c>
       <c r="S25" t="s">
         <v>33</v>
       </c>
       <c r="T25" t="s">
         <v>34</v>
       </c>
       <c r="U25" t="s">
         <v>35</v>
       </c>
@@ -2205,51 +2205,51 @@
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>110</v>
       </c>
       <c r="G27" t="s">
         <v>27</v>
       </c>
       <c r="H27">
         <v>62034211</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>29</v>
       </c>
       <c r="K27" s="2">
         <v>20.95</v>
       </c>
       <c r="L27">
-        <v>0.00000</v>
+        <v>94.00000</v>
       </c>
       <c r="M27" s="3">
         <v>0.2</v>
       </c>
       <c r="N27">
         <v>20</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
       <c r="Q27" t="s">
         <v>31</v>
       </c>
       <c r="R27" t="s">
         <v>32</v>
       </c>
       <c r="S27" t="s">
         <v>33</v>
       </c>
       <c r="T27" t="s">
         <v>34</v>
       </c>
       <c r="U27" t="s">
         <v>35</v>
       </c>
@@ -2272,51 +2272,51 @@
       <c r="D28" t="s">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
         <v>113</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
       <c r="H28">
         <v>62034211</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="K28" s="2">
         <v>20.95</v>
       </c>
       <c r="L28">
-        <v>14.00000</v>
+        <v>28.00000</v>
       </c>
       <c r="M28" s="3">
         <v>0.2</v>
       </c>
       <c r="N28">
         <v>20</v>
       </c>
       <c r="P28" t="s">
         <v>30</v>
       </c>
       <c r="Q28" t="s">
         <v>31</v>
       </c>
       <c r="R28" t="s">
         <v>32</v>
       </c>
       <c r="S28" t="s">
         <v>33</v>
       </c>
       <c r="T28" t="s">
         <v>34</v>
       </c>
       <c r="U28" t="s">
         <v>35</v>
       </c>