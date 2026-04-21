--- v2 (2026-03-03)
+++ v3 (2026-04-21)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -209,93 +212,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:X9"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="53"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
-[...7 lines deleted...]
-    <col min="20" max="20" width="60"/>
+    <col min="12" max="12" width="10"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="41"/>
+    <col min="17" max="17" width="42"/>
+    <col min="18" max="18" width="52"/>
+    <col min="19" max="19" width="60"/>
+    <col min="20" max="20" width="39"/>
     <col min="21" max="21" width="60"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -318,581 +323,608 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345832006</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64039196</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>42.95</v>
       </c>
       <c r="L2">
-        <v>8.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>14.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Heritage Explorer Hiking boot from Xpert™ is as tough as it is beautiful.  Built for those long days trudging through the muck or over rough terrain, the Xpert™ Explorer comes with a premium Comfortemp® waterproof membrane.  It has a gusseted tongue, which helps keep debris from slipping down through the laces and irritating your foot, and also means that the waterproof bootee lining can come right up to the cuff at the top of the boot. We’ve built this boot on our finest outsole, the Grip-X™ 8.0 Nitrile Rubber and EVA sole.  PU foam footbed to provide further shock absorption and arch support, ensuring your feet are looked after all day long.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345832013</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64039196</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>42.95</v>
       </c>
       <c r="L3">
-        <v>49.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>42.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Heritage Explorer Hiking boot from Xpert™ is as tough as it is beautiful.  Built for those long days trudging through the muck or over rough terrain, the Xpert™ Explorer comes with a premium Comfortemp® waterproof membrane.  It has a gusseted tongue, which helps keep debris from slipping down through the laces and irritating your foot, and also means that the waterproof bootee lining can come right up to the cuff at the top of the boot. We’ve built this boot on our finest outsole, the Grip-X™ 8.0 Nitrile Rubber and EVA sole.  PU foam footbed to provide further shock absorption and arch support, ensuring your feet are looked after all day long.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345832020</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64039196</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>42.95</v>
       </c>
       <c r="L4">
-        <v>42.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>80.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Heritage Explorer Hiking boot from Xpert™ is as tough as it is beautiful.  Built for those long days trudging through the muck or over rough terrain, the Xpert™ Explorer comes with a premium Comfortemp® waterproof membrane.  It has a gusseted tongue, which helps keep debris from slipping down through the laces and irritating your foot, and also means that the waterproof bootee lining can come right up to the cuff at the top of the boot. We’ve built this boot on our finest outsole, the Grip-X™ 8.0 Nitrile Rubber and EVA sole.  PU foam footbed to provide further shock absorption and arch support, ensuring your feet are looked after all day long.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345832037</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64039196</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>42.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>108.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Heritage Explorer Hiking boot from Xpert™ is as tough as it is beautiful.  Built for those long days trudging through the muck or over rough terrain, the Xpert™ Explorer comes with a premium Comfortemp® waterproof membrane.  It has a gusseted tongue, which helps keep debris from slipping down through the laces and irritating your foot, and also means that the waterproof bootee lining can come right up to the cuff at the top of the boot. We’ve built this boot on our finest outsole, the Grip-X™ 8.0 Nitrile Rubber and EVA sole.  PU foam footbed to provide further shock absorption and arch support, ensuring your feet are looked after all day long.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345832044</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64039196</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>42.95</v>
       </c>
       <c r="L6">
-        <v>0.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>120.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Heritage Explorer Hiking boot from Xpert™ is as tough as it is beautiful.  Built for those long days trudging through the muck or over rough terrain, the Xpert™ Explorer comes with a premium Comfortemp® waterproof membrane.  It has a gusseted tongue, which helps keep debris from slipping down through the laces and irritating your foot, and also means that the waterproof bootee lining can come right up to the cuff at the top of the boot. We’ve built this boot on our finest outsole, the Grip-X™ 8.0 Nitrile Rubber and EVA sole.  PU foam footbed to provide further shock absorption and arch support, ensuring your feet are looked after all day long.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345832051</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64039196</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>42.95</v>
       </c>
       <c r="L7">
-        <v>13.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>47.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Heritage Explorer Hiking boot from Xpert™ is as tough as it is beautiful.  Built for those long days trudging through the muck or over rough terrain, the Xpert™ Explorer comes with a premium Comfortemp® waterproof membrane.  It has a gusseted tongue, which helps keep debris from slipping down through the laces and irritating your foot, and also means that the waterproof bootee lining can come right up to the cuff at the top of the boot. We’ve built this boot on our finest outsole, the Grip-X™ 8.0 Nitrile Rubber and EVA sole.  PU foam footbed to provide further shock absorption and arch support, ensuring your feet are looked after all day long.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
         <v>5060345832068</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64039196</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>42.95</v>
       </c>
       <c r="L8">
-        <v>26.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>62.00000</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N8">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
-      <c r="U8" t="inlineStr">
+      <c r="U8" t="s">
+        <v>36</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Heritage Explorer Hiking boot from Xpert™ is as tough as it is beautiful.  Built for those long days trudging through the muck or over rough terrain, the Xpert™ Explorer comes with a premium Comfortemp® waterproof membrane.  It has a gusseted tongue, which helps keep debris from slipping down through the laces and irritating your foot, and also means that the waterproof bootee lining can come right up to the cuff at the top of the boot. We’ve built this boot on our finest outsole, the Grip-X™ 8.0 Nitrile Rubber and EVA sole.  PU foam footbed to provide further shock absorption and arch support, ensuring your feet are looked after all day long.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>5060345832075</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>64039196</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>42.95</v>
       </c>
       <c r="L9">
-        <v>18.00000</v>
-[...1 lines deleted...]
-      <c r="M9">
+        <v>17.00000</v>
+      </c>
+      <c r="M9" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N9">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O9" t="s">
         <v>30</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="S9" t="s">
         <v>34</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>
-      <c r="U9" t="inlineStr">
+      <c r="U9" t="s">
+        <v>36</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>The Heritage Explorer Hiking boot from Xpert™ is as tough as it is beautiful.  Built for those long days trudging through the muck or over rough terrain, the Xpert™ Explorer comes with a premium Comfortemp® waterproof membrane.  It has a gusseted tongue, which helps keep debris from slipping down through the laces and irritating your foot, and also means that the waterproof bootee lining can come right up to the cuff at the top of the boot. We’ve built this boot on our finest outsole, the Grip-X™ 8.0 Nitrile Rubber and EVA sole.  PU foam footbed to provide further shock absorption and arch support, ensuring your feet are looked after all day long.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>