--- v3 (2026-04-21)
+++ v4 (2026-06-13)
@@ -246,51 +246,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X9"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="53"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="9"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="41"/>
     <col min="17" max="17" width="42"/>
     <col min="18" max="18" width="52"/>
     <col min="19" max="19" width="60"/>
     <col min="20" max="20" width="39"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -362,51 +362,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64039196</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>42.95</v>
       </c>
       <c r="L2">
-        <v>14.00000</v>
+        <v>12.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -432,51 +432,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64039196</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>42.95</v>
       </c>
       <c r="L3">
-        <v>42.00000</v>
+        <v>34.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -502,51 +502,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64039196</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>42.95</v>
       </c>
       <c r="L4">
-        <v>80.00000</v>
+        <v>66.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
@@ -572,51 +572,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64039196</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>42.95</v>
       </c>
       <c r="L5">
-        <v>108.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -642,51 +642,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64039196</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>42.95</v>
       </c>
       <c r="L6">
-        <v>120.00000</v>
+        <v>95.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
@@ -712,51 +712,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64039196</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>42.95</v>
       </c>
       <c r="L7">
-        <v>47.00000</v>
+        <v>35.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
@@ -782,51 +782,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64039196</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>42.95</v>
       </c>
       <c r="L8">
-        <v>62.00000</v>
+        <v>52.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
@@ -852,51 +852,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64039196</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>42.95</v>
       </c>
       <c r="L9">
-        <v>17.00000</v>
+        <v>15.00000</v>
       </c>
       <c r="M9" s="3">
         <v>0.2</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>30</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="S9" t="s">
         <v>34</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>