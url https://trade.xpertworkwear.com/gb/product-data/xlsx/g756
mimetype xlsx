--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -362,51 +362,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64039196</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>42.95</v>
       </c>
       <c r="L2">
-        <v>12.00000</v>
+        <v>9.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -432,51 +432,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64039196</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>42.95</v>
       </c>
       <c r="L3">
-        <v>34.00000</v>
+        <v>25.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -502,51 +502,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64039196</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>42.95</v>
       </c>
       <c r="L4">
-        <v>66.00000</v>
+        <v>52.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
@@ -572,51 +572,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64039196</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>42.95</v>
       </c>
       <c r="L5">
-        <v>91.00000</v>
+        <v>78.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -642,51 +642,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64039196</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>42.95</v>
       </c>
       <c r="L6">
-        <v>95.00000</v>
+        <v>82.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
@@ -712,51 +712,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64039196</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>42.95</v>
       </c>
       <c r="L7">
-        <v>35.00000</v>
+        <v>25.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
@@ -782,51 +782,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64039196</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>42.95</v>
       </c>
       <c r="L8">
-        <v>52.00000</v>
+        <v>46.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
@@ -852,51 +852,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64039196</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>42.95</v>
       </c>
       <c r="L9">
-        <v>15.00000</v>
+        <v>16.00000</v>
       </c>
       <c r="M9" s="3">
         <v>0.2</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>30</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="S9" t="s">
         <v>34</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>