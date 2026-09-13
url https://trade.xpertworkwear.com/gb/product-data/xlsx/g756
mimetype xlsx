--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -246,51 +246,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X9"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="53"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="41"/>
     <col min="17" max="17" width="42"/>
     <col min="18" max="18" width="52"/>
     <col min="19" max="19" width="60"/>
     <col min="20" max="20" width="39"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -362,51 +362,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64039196</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>42.95</v>
       </c>
       <c r="L2">
-        <v>9.00000</v>
+        <v>22.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -432,51 +432,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64039196</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>42.95</v>
       </c>
       <c r="L3">
-        <v>25.00000</v>
+        <v>21.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -502,51 +502,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64039196</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>42.95</v>
       </c>
       <c r="L4">
-        <v>52.00000</v>
+        <v>133.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
@@ -572,51 +572,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64039196</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>42.95</v>
       </c>
       <c r="L5">
-        <v>78.00000</v>
+        <v>177.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -642,51 +642,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64039196</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>42.95</v>
       </c>
       <c r="L6">
-        <v>82.00000</v>
+        <v>153.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
@@ -712,51 +712,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64039196</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>42.95</v>
       </c>
       <c r="L7">
-        <v>25.00000</v>
+        <v>117.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
@@ -782,51 +782,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64039196</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>42.95</v>
       </c>
       <c r="L8">
-        <v>46.00000</v>
+        <v>36.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
@@ -852,51 +852,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64039196</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>42.95</v>
       </c>
       <c r="L9">
-        <v>16.00000</v>
+        <v>15.00000</v>
       </c>
       <c r="M9" s="3">
         <v>0.2</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>30</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="S9" t="s">
         <v>34</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>