--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -290,57 +290,57 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>65040000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>300.00000</v>
+        <v>223.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>A quality baseball hat by Xpert™, with modern fitting 6 panel design and soft feel brushed cotton finish. Ventilation eyelets and lined seams for comfort. Available in two colour options. One size with metal adjuster buckle at back.</t>
         </is>
       </c>
     </row>