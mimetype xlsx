--- v2 (2026-03-11)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -128,93 +131,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W2"/>
+  <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="55"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="55"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="44"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...4 lines deleted...]
-    <col min="18" max="18" width="10"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="23"/>
+    <col min="17" max="17" width="50"/>
+    <col min="18" max="18" width="35"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
-    <col min="21" max="21" width="60"/>
+    <col min="21" max="21" width="10"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -237,100 +242,106 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345832303</v>
       </c>
       <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H2">
         <v>34051000</v>
       </c>
       <c r="I2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>2.50</v>
       </c>
       <c r="L2">
-        <v>432.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>324.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="R2" t="s">
+        <v>30</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Our Xpert™ PRO Wax uses natural ingredients to nourish and protect your boots and restore their natural colour.  Simple and quick to apply, this beeswax dubbin will provide Instant protection against water, oil and dirt, as well as keeping the leather supple and breathable.  Show your footwear some love and apply this every fortnight, and you will notice a dramatic improvement in looks, performance and durability.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>