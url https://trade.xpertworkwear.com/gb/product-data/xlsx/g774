--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -281,51 +281,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>34051000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>2.50</v>
       </c>
       <c r="L2">
-        <v>324.00000</v>
+        <v>204.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>12</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Our Xpert™ PRO Wax uses natural ingredients to nourish and protect your boots and restore their natural colour.  Simple and quick to apply, this beeswax dubbin will provide Instant protection against water, oil and dirt, as well as keeping the leather supple and breathable.  Show your footwear some love and apply this every fortnight, and you will notice a dramatic improvement in looks, performance and durability.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>