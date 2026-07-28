--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -165,51 +165,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="55"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="55"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="44"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="9"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="23"/>
     <col min="17" max="17" width="50"/>
     <col min="18" max="18" width="35"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
     <col min="21" max="21" width="10"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -281,51 +281,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>34051000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>2.50</v>
       </c>
       <c r="L2">
-        <v>204.00000</v>
+        <v>92.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>12</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Our Xpert™ PRO Wax uses natural ingredients to nourish and protect your boots and restore their natural colour.  Simple and quick to apply, this beeswax dubbin will provide Instant protection against water, oil and dirt, as well as keeping the leather supple and breathable.  Show your footwear some love and apply this every fortnight, and you will notice a dramatic improvement in looks, performance and durability.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>