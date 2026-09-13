--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -80,51 +80,51 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XPP30</t>
   </si>
   <si>
-    <t>Xpert Pro Wax Natrual Beeswax Boot Dubbin 80GM Neutral</t>
+    <t>Xpert Pro Wax Natural Beeswax Boot Dubbin 80GM Neutral</t>
   </si>
   <si>
     <t>One Size</t>
   </si>
   <si>
     <t>Xpert Pro</t>
   </si>
   <si>
     <t>United Kingdom (excluding Northern Ireland)</t>
   </si>
   <si>
     <t>0.13Kg</t>
   </si>
   <si>
     <t>Natural Beeswax Dubbin</t>
   </si>
   <si>
     <t>Nourishes, Water protects &amp; Enhances all Leathers</t>
   </si>
   <si>
     <t>Maintains breathability of Leather</t>
   </si>
 </sst>
 </file>
 
@@ -281,51 +281,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>34051000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>2.50</v>
       </c>
       <c r="L2">
-        <v>92.00000</v>
+        <v>10.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>12</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Our Xpert™ PRO Wax uses natural ingredients to nourish and protect your boots and restore their natural colour.  Simple and quick to apply, this beeswax dubbin will provide Instant protection against water, oil and dirt, as well as keeping the leather supple and breathable.  Show your footwear some love and apply this every fortnight, and you will notice a dramatic improvement in looks, performance and durability.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>