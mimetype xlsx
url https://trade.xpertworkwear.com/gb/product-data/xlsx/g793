--- v1 (2026-09-13)
+++ v2 (2026-10-28)
@@ -329,95 +329,95 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
         <v>62033911</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" s="2">
         <v>16.95</v>
       </c>
       <c r="L2">
-        <v>5.00000</v>
+        <v>4.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="1">
         <v>5036770049555</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
         <v>62033911</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="2">
         <v>16.95</v>
       </c>
       <c r="L3">
-        <v>7.00000</v>
+        <v>6.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>5036770049562</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
@@ -461,51 +461,51 @@
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="H5">
         <v>62033911</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="2">
         <v>16.95</v>
       </c>
       <c r="L5">
-        <v>5.00000</v>
+        <v>3.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
         <v>5036770049586</v>
       </c>
       <c r="C6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">