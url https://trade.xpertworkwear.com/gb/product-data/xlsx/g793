--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -373,183 +373,183 @@
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
         <v>62033911</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="2">
         <v>16.95</v>
       </c>
       <c r="L3">
-        <v>8.00000</v>
+        <v>7.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>5036770049562</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="H4">
         <v>62033911</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="2">
         <v>16.95</v>
       </c>
       <c r="L4">
-        <v>9.00000</v>
+        <v>8.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1">
         <v>5036770049579</v>
       </c>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="H5">
         <v>62033911</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="2">
         <v>16.95</v>
       </c>
       <c r="L5">
-        <v>8.00000</v>
+        <v>5.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
         <v>5036770049586</v>
       </c>
       <c r="C6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="H6">
         <v>62033911</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="2">
         <v>16.95</v>
       </c>
       <c r="L6">
-        <v>5.00000</v>
+        <v>4.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="1">
         <v>5036770049593</v>
       </c>
       <c r="C7" t="s">
         <v>43</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">