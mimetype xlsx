--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -293,133 +293,133 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
         <v>62033911</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" s="2">
         <v>16.95</v>
       </c>
       <c r="L2">
-        <v>9.00000</v>
+        <v>17.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="1">
         <v>5036770397441</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
         <v>62033911</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="2">
         <v>16.95</v>
       </c>
       <c r="L3">
-        <v>12.00000</v>
+        <v>23.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>29</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>5036770397458</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="H4">
         <v>62033911</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="2">
         <v>16.95</v>
       </c>
       <c r="L4">
-        <v>9.00000</v>
+        <v>24.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>29</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>