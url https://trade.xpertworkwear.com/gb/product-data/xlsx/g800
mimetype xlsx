--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -403,51 +403,51 @@
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="H3">
         <v>62053000</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="2">
         <v>8.95</v>
       </c>
       <c r="L3">
-        <v>33.00000</v>
+        <v>28.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3" t="s">
         <v>30</v>
       </c>
       <c r="R3" t="s">
         <v>31</v>
       </c>
       <c r="S3" t="s">
         <v>32</v>
       </c>
       <c r="T3" t="s">
         <v>33</v>
       </c>
       <c r="U3" t="s">
         <v>34</v>
       </c>
@@ -462,51 +462,51 @@
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="H4">
         <v>62053000</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="2">
         <v>8.95</v>
       </c>
       <c r="L4">
-        <v>37.00000</v>
+        <v>32.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4" t="s">
         <v>30</v>
       </c>
       <c r="R4" t="s">
         <v>31</v>
       </c>
       <c r="S4" t="s">
         <v>32</v>
       </c>
       <c r="T4" t="s">
         <v>33</v>
       </c>
       <c r="U4" t="s">
         <v>34</v>
       </c>
@@ -521,92 +521,92 @@
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="H5">
         <v>62053000</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="2">
         <v>8.95</v>
       </c>
       <c r="L5">
-        <v>38.00000</v>
+        <v>30.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>5036770051664</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="H6">
         <v>62053000</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="2">
         <v>8.95</v>
       </c>
       <c r="L6">
-        <v>21.00000</v>
+        <v>20.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6" t="s">
         <v>30</v>
       </c>
       <c r="R6" t="s">
         <v>31</v>
       </c>
       <c r="S6" t="s">
         <v>32</v>
       </c>
       <c r="T6" t="s">
         <v>33</v>
       </c>
       <c r="U6" t="s">
         <v>34</v>
       </c>
@@ -621,51 +621,51 @@
       <c r="C7" t="s">
         <v>48</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
       <c r="H7">
         <v>62053000</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="2">
         <v>8.95</v>
       </c>
       <c r="L7">
-        <v>10.00000</v>
+        <v>6.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>1</v>
       </c>
       <c r="P7" t="s">
         <v>29</v>
       </c>
       <c r="Q7" t="s">
         <v>30</v>
       </c>
       <c r="R7" t="s">
         <v>31</v>
       </c>
       <c r="S7" t="s">
         <v>32</v>
       </c>
       <c r="T7" t="s">
         <v>33</v>
       </c>
       <c r="U7" t="s">
         <v>34</v>
       </c>