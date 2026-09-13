--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -326,215 +326,215 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
         <v>62053000</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" s="2">
         <v>8.95</v>
       </c>
       <c r="L2">
-        <v>23.00000</v>
+        <v>18.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="1">
         <v>5036770051701</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="H3">
         <v>62053000</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="2">
         <v>8.95</v>
       </c>
       <c r="L3">
-        <v>28.00000</v>
+        <v>15.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="1">
         <v>5036770051718</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="H4">
         <v>62053000</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="2">
         <v>8.95</v>
       </c>
       <c r="L4">
-        <v>28.00000</v>
+        <v>16.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
         <v>5036770051725</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="H5">
         <v>62053000</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="2">
         <v>8.95</v>
       </c>
       <c r="L5">
-        <v>25.00000</v>
+        <v>16.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="1">
         <v>5036770051732</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>40</v>
       </c>
       <c r="H6">
         <v>62053000</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="2">
         <v>8.95</v>
       </c>
       <c r="L6">
-        <v>15.00000</v>
+        <v>9.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="H7">