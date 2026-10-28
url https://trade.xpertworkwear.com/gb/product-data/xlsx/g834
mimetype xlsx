--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -274,51 +274,51 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>9403105800</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="1">
         <v>245.95</v>
       </c>
       <c r="L2">
-        <v>9.00000</v>
+        <v>6.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Extremely compact display unit is your silent salesman in store, with high impact graphics and clear displays to allow customers to view, compare and handle up to 6 footwear styles, or 3 wellingtons.  Comes with Xpert branding.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>