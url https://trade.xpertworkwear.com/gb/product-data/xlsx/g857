--- v0 (2026-07-28)
+++ v1 (2026-10-28)
@@ -289,51 +289,51 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62052000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="1">
-        <v>9.50</v>
+        <v>11.50</v>
       </c>
       <c r="L2">
         <v>1.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>