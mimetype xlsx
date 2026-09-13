--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -396,51 +396,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62052000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="1">
         <v>9.50</v>
       </c>
       <c r="L3">
-        <v>3.00000</v>
+        <v>2.00000</v>
       </c>
       <c r="M3" s="2">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -632,51 +632,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62052000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="1">
         <v>9.50</v>
       </c>
       <c r="L7">
-        <v>1.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M7" s="2">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>1</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>