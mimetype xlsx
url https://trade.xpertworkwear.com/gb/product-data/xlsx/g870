--- v1 (2026-03-03)
+++ v2 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -134,93 +137,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W2"/>
+  <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="36"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="36"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="11"/>
-    <col min="13" max="13" width="15"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="51"/>
+    <col min="17" max="17" width="39"/>
     <col min="18" max="18" width="60"/>
-    <col min="19" max="19" width="32"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="19" max="19" width="60"/>
+    <col min="20" max="20" width="32"/>
+    <col min="21" max="21" width="10"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -243,106 +248,112 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345832396</v>
       </c>
       <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H2">
         <v>64069050</v>
       </c>
       <c r="I2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>0.95</v>
       </c>
       <c r="L2">
-        <v>2514.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>2367.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="T2" t="s">
+        <v>32</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Use Xpert™ Hard wearing boot laces for reliable performance and durability. The polyester woven construction allows the laces to stretch a little along the length when pulled, which aids comfort and allows these laces to make reliable knots. The syntheticyarn is not affected by constant wet conditions. Tried and tested, these boot laces are an established top quality hard-wearing product. 140cm length is suitable for boots with up to 6 Eye</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>