--- v2 (2026-04-26)
+++ v3 (2026-06-13)
@@ -287,51 +287,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>64069050</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>0.95</v>
       </c>
       <c r="L2">
-        <v>2367.00000</v>
+        <v>2148.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>500</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Use Xpert™ Hard wearing boot laces for reliable performance and durability. The polyester woven construction allows the laces to stretch a little along the length when pulled, which aids comfort and allows these laces to make reliable knots. The syntheticyarn is not affected by constant wet conditions. Tried and tested, these boot laces are an established top quality hard-wearing product. 140cm length is suitable for boots with up to 6 Eye</t>