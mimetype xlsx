--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -287,51 +287,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>64069050</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>0.95</v>
       </c>
       <c r="L2">
-        <v>2148.00000</v>
+        <v>1892.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>500</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Use Xpert™ Hard wearing boot laces for reliable performance and durability. The polyester woven construction allows the laces to stretch a little along the length when pulled, which aids comfort and allows these laces to make reliable knots. The syntheticyarn is not affected by constant wet conditions. Tried and tested, these boot laces are an established top quality hard-wearing product. 140cm length is suitable for boots with up to 6 Eye</t>