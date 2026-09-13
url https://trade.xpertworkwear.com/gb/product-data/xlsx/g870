--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -287,51 +287,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>64069050</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>0.95</v>
       </c>
       <c r="L2">
-        <v>1892.00000</v>
+        <v>1784.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>500</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Use Xpert™ Hard wearing boot laces for reliable performance and durability. The polyester woven construction allows the laces to stretch a little along the length when pulled, which aids comfort and allows these laces to make reliable knots. The syntheticyarn is not affected by constant wet conditions. Tried and tested, these boot laces are an established top quality hard-wearing product. 140cm length is suitable for boots with up to 6 Eye</t>