--- v5 (2026-08-26)
+++ v6 (2026-10-28)
@@ -80,105 +80,105 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7020-S/M</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green - S</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green - M</t>
   </si>
   <si>
     <t>SWP7020</t>
   </si>
   <si>
     <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green</t>
   </si>
   <si>
-    <t>S</t>
+    <t>M</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.20Kg</t>
   </si>
   <si>
     <t>Dry-X™ - Waterproof, windproof and breathable fabric</t>
   </si>
   <si>
     <t>Adjustable neck and waist straps with buckle for fast fitting and removal</t>
   </si>
   <si>
     <t>4-way stretch fabric for great freedom of movement</t>
   </si>
   <si>
     <t>Extremely lightweight and comfortable</t>
   </si>
   <si>
     <t>Broad chest bib front design for improved splash protection</t>
   </si>
   <si>
     <t>Anti-Fungal treatment</t>
   </si>
   <si>
     <t>SWP7020-M/L</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green - M</t>
-[...2 lines deleted...]
-    <t>M</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green - L</t>
+  </si>
+  <si>
+    <t>L</t>
   </si>
   <si>
     <t>SWP7020-L/XL</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green - L</t>
-[...2 lines deleted...]
-    <t>L</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green - XL</t>
+  </si>
+  <si>
+    <t>XL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -198,51 +198,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X4"/>
   <cols>
     <col min="1" max="1" width="13"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="11"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="53"/>
     <col min="17" max="17" width="60"/>
     <col min="18" max="18" width="51"/>
     <col min="19" max="19" width="38"/>
     <col min="20" max="20" width="60"/>
     <col min="21" max="21" width="22"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -314,51 +314,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>11.95</v>
       </c>
       <c r="L2">
-        <v>288.00000</v>
+        <v>891.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>50</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -382,51 +382,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>11.95</v>
       </c>
       <c r="L3">
-        <v>651.00000</v>
+        <v>1416.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>50</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -450,51 +450,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>11.95</v>
       </c>
       <c r="L4">
-        <v>504.00000</v>
+        <v>1268.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>50</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>