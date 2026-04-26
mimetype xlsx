--- v2 (2026-03-04)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -164,93 +167,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:X4"/>
   <cols>
     <col min="1" max="1" width="13"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="59"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="16"/>
+    <col min="16" max="16" width="28"/>
+    <col min="17" max="17" width="51"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="41"/>
+    <col min="20" max="20" width="42"/>
+    <col min="21" max="21" width="46"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -273,249 +278,261 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345831733</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>31.95</v>
       </c>
       <c r="L2">
-        <v>311.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>273.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Gown is waterproof tested to 6,000mm – 4 times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The gown offers full front protection, and is designed for dairy work and veterinary parturition work. Long neoprene cuffs provide a comfortable seal at the wrist and forearm. Zip neck design allows you to unzip quickly and is a great feature to release heat as soon as you’re able to step away from the animal! In addition, the gown has underarm vents. Zips front and back have long lanyards that can easily be pulled even with gloves or wet hands. Treated with anti-fungal fabric treatment for improved hygiene.
 This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections. Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345831740</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>31.95</v>
       </c>
       <c r="L3">
-        <v>402.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>328.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Gown is waterproof tested to 6,000mm – 4 times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The gown offers full front protection, and is designed for dairy work and veterinary parturition work. Long neoprene cuffs provide a comfortable seal at the wrist and forearm. Zip neck design allows you to unzip quickly and is a great feature to release heat as soon as you’re able to step away from the animal! In addition, the gown has underarm vents. Zips front and back have long lanyards that can easily be pulled even with gloves or wet hands. Treated with anti-fungal fabric treatment for improved hygiene.
 This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections. Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345831757</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>31.95</v>
       </c>
       <c r="L4">
-        <v>510.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>416.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Gown is waterproof tested to 6,000mm – 4 times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The gown offers full front protection, and is designed for dairy work and veterinary parturition work. Long neoprene cuffs provide a comfortable seal at the wrist and forearm. Zip neck design allows you to unzip quickly and is a great feature to release heat as soon as you’re able to step away from the animal! In addition, the gown has underarm vents. Zips front and back have long lanyards that can easily be pulled even with gloves or wet hands. Treated with anti-fungal fabric treatment for improved hygiene.
 This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections. Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>