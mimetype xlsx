--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -317,51 +317,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>31.95</v>
       </c>
       <c r="L2">
-        <v>273.00000</v>
+        <v>231.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -388,51 +388,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>31.95</v>
       </c>
       <c r="L3">
-        <v>328.00000</v>
+        <v>250.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -459,51 +459,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>31.95</v>
       </c>
       <c r="L4">
-        <v>416.00000</v>
+        <v>314.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>