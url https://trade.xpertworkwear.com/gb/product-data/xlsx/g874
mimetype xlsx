--- v4 (2026-06-13)
+++ v5 (2026-08-24)
@@ -80,105 +80,105 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7040-S/M</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Gown Green - S</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green - S</t>
   </si>
   <si>
     <t>SWP7040</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Gown Green</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>1.23Kg</t>
   </si>
   <si>
     <t>EN 343:2019 4:2</t>
   </si>
   <si>
     <t>Conforms to EN 343:2019 4:2</t>
   </si>
   <si>
     <t>Dry–X™ Waterproof, Windproof and Breathable Fabric</t>
   </si>
   <si>
     <t>ACTIVE-X™ Stretch 4-way Stretch fabric for great freedom of movement</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Neoprene cuffs for comfort and protection</t>
   </si>
   <si>
     <t>Zip neck and high collar for great protection</t>
   </si>
   <si>
     <t>SWP7040-M/L</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Gown Green - M</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>SWP7040-L/XL</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Gown Green - L</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green - L</t>
   </si>
   <si>
     <t>L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -194,51 +194,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X4"/>
   <cols>
     <col min="1" max="1" width="13"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
-    <col min="5" max="5" width="59"/>
+    <col min="5" max="5" width="56"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="16"/>
     <col min="16" max="16" width="28"/>
     <col min="17" max="17" width="51"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="41"/>
     <col min="20" max="20" width="42"/>
     <col min="21" max="21" width="46"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -317,51 +317,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>31.95</v>
       </c>
       <c r="L2">
-        <v>231.00000</v>
+        <v>190.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -388,51 +388,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>31.95</v>
       </c>
       <c r="L3">
-        <v>250.00000</v>
+        <v>162.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -459,51 +459,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>31.95</v>
       </c>
       <c r="L4">
-        <v>314.00000</v>
+        <v>230.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>