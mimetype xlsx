--- v1 (2025-12-11)
+++ v2 (2026-04-26)
@@ -9,88 +9,91 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
@@ -101,66 +104,68 @@
   <si>
     <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - XS</t>
   </si>
   <si>
     <t>SWP7050</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy</t>
   </si>
   <si>
     <t>XS</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.50Kg</t>
   </si>
   <si>
     <t>EN 343:2019 4:2</t>
   </si>
   <si>
+    <t>Q1 OFFER!
+BUY THE THERMGEAR JACKET, GET THE THERMGEAR TROUSERS FREE!
+Deal ends 31st March 2026</t>
+  </si>
+  <si>
     <t>CERTIFIED – Conforms to EN 343:2019 4:2</t>
   </si>
   <si>
     <t>Dry–X™  – Waterproof, Windproof and Breathable Fabric</t>
   </si>
   <si>
     <t>THERM-X™ – Fleece lining, to withstand severe cold climatic conditions</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Class 4 Water Penetration</t>
-  </si>
-[...1 lines deleted...]
-    <t>Class 2 Breathability</t>
   </si>
   <si>
     <t>SWP7050-S</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - S</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>SWP7050-M</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>SWP7050-L</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - L</t>
   </si>
@@ -200,93 +205,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="16"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="40"/>
+    <col min="18" max="18" width="54"/>
+    <col min="19" max="19" width="60"/>
+    <col min="20" max="20" width="41"/>
+    <col min="21" max="21" width="26"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -309,514 +316,538 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345835526</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>61034300</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>20.95</v>
       </c>
       <c r="L2">
-        <v>58.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>0.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The 'No-Sweat' ThermGear Trousers are waterproof tested to 6,000mm – four times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The fleece lining and breathable PU fabric will keep you warm and dry in extreme cold winter conditions. Double welded seams provide strength. Complement these trousers with the ThermGear waterproof jacket for optimal winter protection.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345835533</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>61034300</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>20.95</v>
       </c>
       <c r="L3">
-        <v>170.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>0.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The 'No-Sweat' ThermGear Trousers are waterproof tested to 6,000mm – four times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The fleece lining and breathable PU fabric will keep you warm and dry in extreme cold winter conditions. Double welded seams provide strength. Complement these trousers with the ThermGear waterproof jacket for optimal winter protection.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345835540</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>61034300</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>20.95</v>
       </c>
       <c r="L4">
-        <v>340.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>0.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The 'No-Sweat' ThermGear Trousers are waterproof tested to 6,000mm – four times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The fleece lining and breathable PU fabric will keep you warm and dry in extreme cold winter conditions. Double welded seams provide strength. Complement these trousers with the ThermGear waterproof jacket for optimal winter protection.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345835557</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>61034300</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>20.95</v>
       </c>
       <c r="L5">
-        <v>513.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>150.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The 'No-Sweat' ThermGear Trousers are waterproof tested to 6,000mm – four times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The fleece lining and breathable PU fabric will keep you warm and dry in extreme cold winter conditions. Double welded seams provide strength. Complement these trousers with the ThermGear waterproof jacket for optimal winter protection.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345835564</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>61034300</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>20.95</v>
       </c>
       <c r="L6">
-        <v>241.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>0.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The 'No-Sweat' ThermGear Trousers are waterproof tested to 6,000mm – four times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The fleece lining and breathable PU fabric will keep you warm and dry in extreme cold winter conditions. Double welded seams provide strength. Complement these trousers with the ThermGear waterproof jacket for optimal winter protection.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345835571</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>61034300</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>20.95</v>
       </c>
       <c r="L7">
-        <v>105.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>4.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The 'No-Sweat' ThermGear Trousers are waterproof tested to 6,000mm – four times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The fleece lining and breathable PU fabric will keep you warm and dry in extreme cold winter conditions. Double welded seams provide strength. Complement these trousers with the ThermGear waterproof jacket for optimal winter protection.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
         <v>5060345835588</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>61034300</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>20.95</v>
       </c>
       <c r="L8">
-        <v>16.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>0.00000</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N8">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
-      <c r="U8" t="inlineStr">
+      <c r="U8" t="s">
+        <v>36</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The 'No-Sweat' ThermGear Trousers are waterproof tested to 6,000mm – four times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. The fleece lining and breathable PU fabric will keep you warm and dry in extreme cold winter conditions. Double welded seams provide strength. Complement these trousers with the ThermGear waterproof jacket for optimal winter protection.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>