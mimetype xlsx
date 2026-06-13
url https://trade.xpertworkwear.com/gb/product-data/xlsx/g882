--- v2 (2026-04-26)
+++ v3 (2026-06-13)
@@ -565,51 +565,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61034300</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>20.95</v>
       </c>
       <c r="L5">
-        <v>150.00000</v>
+        <v>142.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>15</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -705,51 +705,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>61034300</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>20.95</v>
       </c>
       <c r="L7">
-        <v>4.00000</v>
+        <v>2.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>15</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>