--- v3 (2026-06-13)
+++ v4 (2026-08-24)
@@ -80,143 +80,141 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7050-XS</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - XS</t>
+    <t>Xpert Swampmaster Thermgear Waterproof Lined Trouser Navy - XS</t>
   </si>
   <si>
     <t>SWP7050</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy</t>
+    <t>Xpert Swampmaster Thermgear Waterproof Lined Trouser Navy</t>
   </si>
   <si>
     <t>XS</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.50Kg</t>
   </si>
   <si>
     <t>EN 343:2019 4:2</t>
   </si>
   <si>
-    <t>Q1 OFFER!
-[...3 lines deleted...]
-  <si>
     <t>CERTIFIED – Conforms to EN 343:2019 4:2</t>
   </si>
   <si>
     <t>Dry–X™  – Waterproof, Windproof and Breathable Fabric</t>
   </si>
   <si>
     <t>THERM-X™ – Fleece lining, to withstand severe cold climatic conditions</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Class 4 Water Penetration</t>
   </si>
   <si>
+    <t>Class 2 Breathability</t>
+  </si>
+  <si>
     <t>SWP7050-S</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - S</t>
+    <t>Xpert Swampmaster Thermgear Waterproof Lined Trouser Navy - S</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>SWP7050-M</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - M</t>
+    <t>Xpert Swampmaster Thermgear Waterproof Lined Trouser Navy - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>SWP7050-L</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - L</t>
+    <t>Xpert Swampmaster Thermgear Waterproof Lined Trouser Navy - L</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>SWP7050-XL</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - XL</t>
+    <t>Xpert Swampmaster Thermgear Waterproof Lined Trouser Navy - XL</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>SWP7050-XXL</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - XXL</t>
+    <t>Xpert Swampmaster Thermgear Waterproof Lined Trouser Navy - XXL</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
     <t>SWP7050-3XL</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Thermgear Waterproof Lined Trouser Navy - 3XL</t>
+    <t>Xpert Swampmaster Thermgear Waterproof Lined Trouser Navy - 3XL</t>
   </si>
   <si>
     <t>3XL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -232,67 +230,67 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
-    <col min="5" max="5" width="60"/>
+    <col min="5" max="5" width="58"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="16"/>
-    <col min="16" max="16" width="60"/>
-[...4 lines deleted...]
-    <col min="21" max="21" width="26"/>
+    <col min="16" max="16" width="40"/>
+    <col min="17" max="17" width="54"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="41"/>
+    <col min="20" max="20" width="26"/>
+    <col min="21" max="21" width="22"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -565,51 +563,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61034300</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>20.95</v>
       </c>
       <c r="L5">
-        <v>142.00000</v>
+        <v>126.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>15</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -705,51 +703,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>61034300</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>20.95</v>
       </c>
       <c r="L7">
-        <v>2.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>15</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>