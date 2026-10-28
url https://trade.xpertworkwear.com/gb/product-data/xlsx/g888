--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -398,51 +398,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64019290</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>12.95</v>
       </c>
       <c r="L2">
-        <v>14.00000</v>
+        <v>61.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>6</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64019290</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>12.95</v>
       </c>
       <c r="L3">
-        <v>0.00000</v>
+        <v>50.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>6</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -528,51 +528,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64019290</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>12.95</v>
       </c>
       <c r="L4">
-        <v>0.00000</v>
+        <v>197.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>6</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
@@ -593,51 +593,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64019290</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>12.95</v>
       </c>
       <c r="L5">
-        <v>17.00000</v>
+        <v>42.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>6</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -658,51 +658,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64019290</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>12.95</v>
       </c>
       <c r="L6">
-        <v>0.00000</v>
+        <v>217.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>6</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
@@ -723,51 +723,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64019290</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>12.95</v>
       </c>
       <c r="L7">
-        <v>184.00000</v>
+        <v>394.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>6</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
@@ -788,51 +788,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64019290</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>12.95</v>
       </c>
       <c r="L8">
-        <v>119.00000</v>
+        <v>584.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>6</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
@@ -853,51 +853,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64019290</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>12.95</v>
       </c>
       <c r="L9">
-        <v>67.00000</v>
+        <v>522.00000</v>
       </c>
       <c r="M9" s="3">
         <v>0.2</v>
       </c>
       <c r="N9">
         <v>6</v>
       </c>
       <c r="O9" t="s">
         <v>30</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="S9" t="s">
         <v>34</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>
@@ -918,51 +918,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>64019290</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>12.95</v>
       </c>
       <c r="L10">
-        <v>13.00000</v>
+        <v>85.00000</v>
       </c>
       <c r="M10" s="3">
         <v>0.2</v>
       </c>
       <c r="N10">
         <v>6</v>
       </c>
       <c r="O10" t="s">
         <v>30</v>
       </c>
       <c r="P10" t="s">
         <v>31</v>
       </c>
       <c r="Q10" t="s">
         <v>32</v>
       </c>
       <c r="R10" t="s">
         <v>33</v>
       </c>
       <c r="S10" t="s">
         <v>34</v>
       </c>
       <c r="T10" t="s">
         <v>35</v>
       </c>
@@ -983,51 +983,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>63</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>64019290</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>12.95</v>
       </c>
       <c r="L11">
-        <v>52.00000</v>
+        <v>250.00000</v>
       </c>
       <c r="M11" s="3">
         <v>0.2</v>
       </c>
       <c r="N11">
         <v>6</v>
       </c>
       <c r="O11" t="s">
         <v>30</v>
       </c>
       <c r="P11" t="s">
         <v>31</v>
       </c>
       <c r="Q11" t="s">
         <v>32</v>
       </c>
       <c r="R11" t="s">
         <v>33</v>
       </c>
       <c r="S11" t="s">
         <v>34</v>
       </c>
       <c r="T11" t="s">
         <v>35</v>
       </c>
@@ -1048,51 +1048,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>66</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>64019290</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>12.95</v>
       </c>
       <c r="L12">
-        <v>0.00000</v>
+        <v>69.00000</v>
       </c>
       <c r="M12" s="3">
         <v>0.2</v>
       </c>
       <c r="N12">
         <v>6</v>
       </c>
       <c r="O12" t="s">
         <v>30</v>
       </c>
       <c r="P12" t="s">
         <v>31</v>
       </c>
       <c r="Q12" t="s">
         <v>32</v>
       </c>
       <c r="R12" t="s">
         <v>33</v>
       </c>
       <c r="S12" t="s">
         <v>34</v>
       </c>
       <c r="T12" t="s">
         <v>35</v>
       </c>
@@ -1113,51 +1113,51 @@
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>64019290</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>12.95</v>
       </c>
       <c r="L13">
-        <v>27.00000</v>
+        <v>47.00000</v>
       </c>
       <c r="M13" s="3">
         <v>0.2</v>
       </c>
       <c r="N13">
         <v>6</v>
       </c>
       <c r="O13" t="s">
         <v>30</v>
       </c>
       <c r="P13" t="s">
         <v>31</v>
       </c>
       <c r="Q13" t="s">
         <v>32</v>
       </c>
       <c r="R13" t="s">
         <v>33</v>
       </c>
       <c r="S13" t="s">
         <v>34</v>
       </c>
       <c r="T13" t="s">
         <v>35</v>
       </c>