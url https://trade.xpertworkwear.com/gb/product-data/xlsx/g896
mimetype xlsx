--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -200,93 +203,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="9"/>
-    <col min="13" max="13" width="15"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="30"/>
+    <col min="16" max="16" width="42"/>
     <col min="17" max="17" width="60"/>
-    <col min="18" max="18" width="25"/>
-[...2 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="25"/>
+    <col min="20" max="20" width="60"/>
+    <col min="21" max="21" width="21"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -309,527 +314,551 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345831863</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64019290</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>54.95</v>
       </c>
       <c r="L2">
-        <v>30.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>3.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert™ Swampmaster Trapper Non-Safety Wellington. Built with PU-Neoprene, it's lightweight yet tough as nails, and 100% waterproof. The stretchy neoprene shaft hugs your leg, giving you all-day comfort whether you're knee-deep in a stream or trudging through fields. Its breathable, antibacterial mesh lining keeps your feet fresh, not sweaty. Cold? It laughs at the chill, certified to keep you warm down to -40°C. Great for country sports, fishing, hunting, or long work days, this wellington is your reliable partner.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345831870</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64019290</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>54.95</v>
       </c>
       <c r="L3">
-        <v>16.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>15.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert™ Swampmaster Trapper Non-Safety Wellington. Built with PU-Neoprene, it's lightweight yet tough as nails, and 100% waterproof. The stretchy neoprene shaft hugs your leg, giving you all-day comfort whether you're knee-deep in a stream or trudging through fields. Its breathable, antibacterial mesh lining keeps your feet fresh, not sweaty. Cold? It laughs at the chill, certified to keep you warm down to -40°C. Great for country sports, fishing, hunting, or long work days, this wellington is your reliable partner.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345831887</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64019290</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>54.95</v>
       </c>
       <c r="L4">
-        <v>36.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>49.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert™ Swampmaster Trapper Non-Safety Wellington. Built with PU-Neoprene, it's lightweight yet tough as nails, and 100% waterproof. The stretchy neoprene shaft hugs your leg, giving you all-day comfort whether you're knee-deep in a stream or trudging through fields. Its breathable, antibacterial mesh lining keeps your feet fresh, not sweaty. Cold? It laughs at the chill, certified to keep you warm down to -40°C. Great for country sports, fishing, hunting, or long work days, this wellington is your reliable partner.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345831894</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64019290</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>54.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>45.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert™ Swampmaster Trapper Non-Safety Wellington. Built with PU-Neoprene, it's lightweight yet tough as nails, and 100% waterproof. The stretchy neoprene shaft hugs your leg, giving you all-day comfort whether you're knee-deep in a stream or trudging through fields. Its breathable, antibacterial mesh lining keeps your feet fresh, not sweaty. Cold? It laughs at the chill, certified to keep you warm down to -40°C. Great for country sports, fishing, hunting, or long work days, this wellington is your reliable partner.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345831900</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64019290</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>54.95</v>
       </c>
       <c r="L6">
-        <v>21.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>34.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert™ Swampmaster Trapper Non-Safety Wellington. Built with PU-Neoprene, it's lightweight yet tough as nails, and 100% waterproof. The stretchy neoprene shaft hugs your leg, giving you all-day comfort whether you're knee-deep in a stream or trudging through fields. Its breathable, antibacterial mesh lining keeps your feet fresh, not sweaty. Cold? It laughs at the chill, certified to keep you warm down to -40°C. Great for country sports, fishing, hunting, or long work days, this wellington is your reliable partner.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345831917</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64019290</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>54.95</v>
       </c>
       <c r="L7">
-        <v>6.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>47.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert™ Swampmaster Trapper Non-Safety Wellington. Built with PU-Neoprene, it's lightweight yet tough as nails, and 100% waterproof. The stretchy neoprene shaft hugs your leg, giving you all-day comfort whether you're knee-deep in a stream or trudging through fields. Its breathable, antibacterial mesh lining keeps your feet fresh, not sweaty. Cold? It laughs at the chill, certified to keep you warm down to -40°C. Great for country sports, fishing, hunting, or long work days, this wellington is your reliable partner.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
         <v>5060345831924</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64019290</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>54.95</v>
       </c>
       <c r="L8">
-        <v>18.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>17.00000</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N8">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
-      <c r="U8" t="inlineStr">
+      <c r="U8" t="s">
+        <v>36</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Xpert™ Swampmaster Trapper Non-Safety Wellington. Built with PU-Neoprene, it's lightweight yet tough as nails, and 100% waterproof. The stretchy neoprene shaft hugs your leg, giving you all-day comfort whether you're knee-deep in a stream or trudging through fields. Its breathable, antibacterial mesh lining keeps your feet fresh, not sweaty. Cold? It laughs at the chill, certified to keep you warm down to -40°C. Great for country sports, fishing, hunting, or long work days, this wellington is your reliable partner.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>