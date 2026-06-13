--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -237,51 +237,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="30"/>
     <col min="16" max="16" width="42"/>
     <col min="17" max="17" width="60"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="25"/>
     <col min="20" max="20" width="60"/>
     <col min="21" max="21" width="21"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -353,51 +353,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64019290</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>54.95</v>
       </c>
       <c r="L2">
-        <v>3.00000</v>
+        <v>153.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -425,51 +425,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64019290</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>54.95</v>
       </c>
       <c r="L3">
-        <v>15.00000</v>
+        <v>295.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -497,51 +497,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64019290</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>54.95</v>
       </c>
       <c r="L4">
-        <v>49.00000</v>
+        <v>292.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
@@ -569,51 +569,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64019290</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>54.95</v>
       </c>
       <c r="L5">
-        <v>45.00000</v>
+        <v>272.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -641,51 +641,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64019290</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>54.95</v>
       </c>
       <c r="L6">
-        <v>34.00000</v>
+        <v>74.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
@@ -713,51 +713,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64019290</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>54.95</v>
       </c>
       <c r="L7">
-        <v>47.00000</v>
+        <v>218.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>5</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
@@ -785,51 +785,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64019290</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>54.95</v>
       </c>
       <c r="L8">
-        <v>17.00000</v>
+        <v>96.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>5</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>