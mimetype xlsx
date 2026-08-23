--- v4 (2026-06-13)
+++ v5 (2026-08-23)
@@ -80,141 +80,141 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP790-41</t>
   </si>
   <si>
-    <t>Swampmaster Pro Trapper Non-Safety PU-Neoprene Wellington Green - EU41 / UK7</t>
+    <t>Xpert Swampmaster Pro Trapper Non-Safety Neoprene Wellington Green - EU41 / UK7</t>
   </si>
   <si>
     <t>SWP790</t>
   </si>
   <si>
-    <t>Swampmaster Pro Trapper Non-Safety PU-Neoprene Wellington Green</t>
+    <t>Xpert Swampmaster Pro Trapper Non-Safety Neoprene Wellington Green</t>
   </si>
   <si>
     <t>EU41 / UK7</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>2.50Kg</t>
   </si>
   <si>
     <t>EN ISO 20347:2022 O4 SR CI FO</t>
   </si>
   <si>
     <t>Perfect for non-safety work applications </t>
   </si>
   <si>
     <t>LIGHT-X™ PU Construction with Neoprene Leg Shaft – lightweight, flexible and tough</t>
   </si>
   <si>
     <t>COMFORT-X™ Shock absorbing PU foam footbed for optimum comfort</t>
   </si>
   <si>
     <t>Cold resistant to -40°C </t>
   </si>
   <si>
     <t>Spacer mesh lining for ultimate comfort and moisture control </t>
   </si>
   <si>
     <t>Easy-off Heel Design</t>
   </si>
   <si>
     <t>SWP790-42</t>
   </si>
   <si>
-    <t>Swampmaster Pro Trapper Non-Safety PU-Neoprene Wellington Green - EU42 / UK8</t>
+    <t>Xpert Swampmaster Pro Trapper Non-Safety Neoprene Wellington Green - EU42 / UK8</t>
   </si>
   <si>
     <t>EU42 / UK8</t>
   </si>
   <si>
     <t>SWP790-43</t>
   </si>
   <si>
-    <t>Swampmaster Pro Trapper Non-Safety PU-Neoprene Wellington Green - EU43 / UK9</t>
+    <t>Xpert Swampmaster Pro Trapper Non-Safety Neoprene Wellington Green - EU43 / UK9</t>
   </si>
   <si>
     <t>EU43 / UK9</t>
   </si>
   <si>
     <t>SWP790-44</t>
   </si>
   <si>
-    <t>Swampmaster Pro Trapper Non-Safety PU-Neoprene Wellington Green - EU44 / UK10</t>
+    <t>Xpert Swampmaster Pro Trapper Non-Safety Neoprene Wellington Green - EU44 / UK10</t>
   </si>
   <si>
     <t>EU44 / UK10</t>
   </si>
   <si>
     <t>SWP790-45</t>
   </si>
   <si>
-    <t>Swampmaster Pro Trapper Non-Safety PU-Neoprene Wellington Green - EU45 / UK10.5</t>
+    <t>Xpert Swampmaster Pro Trapper Non-Safety Neoprene Wellington Green - EU45 / UK10.5</t>
   </si>
   <si>
     <t>EU45 / UK10.5</t>
   </si>
   <si>
     <t>SWP790-46</t>
   </si>
   <si>
-    <t>Swampmaster Pro Trapper Non-Safety PU-Neoprene Wellington Green - EU46 / UK11</t>
+    <t>Xpert Swampmaster Pro Trapper Non-Safety Neoprene Wellington Green - EU46 / UK11</t>
   </si>
   <si>
     <t>EU46 / UK11</t>
   </si>
   <si>
     <t>SWP790-47</t>
   </si>
   <si>
-    <t>Swampmaster Pro Trapper Non-Safety PU-Neoprene Wellington Green - EU47 / UK12</t>
+    <t>Xpert Swampmaster Pro Trapper Non-Safety Neoprene Wellington Green - EU47 / UK12</t>
   </si>
   <si>
     <t>EU47 / UK12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -353,51 +353,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64019290</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>54.95</v>
       </c>
       <c r="L2">
-        <v>153.00000</v>
+        <v>217.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -425,51 +425,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64019290</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>54.95</v>
       </c>
       <c r="L3">
-        <v>295.00000</v>
+        <v>336.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -497,51 +497,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64019290</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>54.95</v>
       </c>
       <c r="L4">
-        <v>292.00000</v>
+        <v>420.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
@@ -569,51 +569,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64019290</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>54.95</v>
       </c>
       <c r="L5">
-        <v>272.00000</v>
+        <v>401.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -641,51 +641,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64019290</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>54.95</v>
       </c>
       <c r="L6">
-        <v>74.00000</v>
+        <v>63.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
@@ -713,51 +713,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64019290</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>54.95</v>
       </c>
       <c r="L7">
-        <v>218.00000</v>
+        <v>299.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>5</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
@@ -785,51 +785,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64019290</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>54.95</v>
       </c>
       <c r="L8">
-        <v>96.00000</v>
+        <v>131.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>5</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>