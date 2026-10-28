--- v6 (2026-09-13)
+++ v7 (2026-10-28)
@@ -305,51 +305,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>65069990</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>5.95</v>
       </c>
       <c r="L2">
-        <v>249.00000</v>
+        <v>230.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>144</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -372,51 +372,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>65069990</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>5.95</v>
       </c>
       <c r="L3">
-        <v>356.00000</v>
+        <v>373.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>144</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>