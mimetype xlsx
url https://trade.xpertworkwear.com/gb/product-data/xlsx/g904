--- v1 (2025-12-11)
+++ v2 (2026-07-28)
@@ -9,88 +9,91 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
@@ -98,60 +101,69 @@
   <si>
     <t>XP32-3/4</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX - Age 3-4 Years</t>
   </si>
   <si>
     <t>XP32</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX</t>
   </si>
   <si>
     <t>Age 3-4 Years</t>
   </si>
   <si>
     <t>Xpert Pro</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>1.00Kg</t>
   </si>
   <si>
-    <t>Includes Junior Black Hoodie, Junior Grey/Black Trousers</t>
-[...8 lines deleted...]
-    <t>Assembled and Ready to Se</t>
+    <t>0%</t>
+  </si>
+  <si>
+    <t>Includes Junior Bodywarmer, Junior Grey/Black Trousers, and Beanie Hat</t>
+  </si>
+  <si>
+    <t>All Xpert Junior workwear uses the same durable materials and workmanship seen in our adults range</t>
+  </si>
+  <si>
+    <t>Free Xpert Sticker pack inside!  Durable, waterproof stickers</t>
+  </si>
+  <si>
+    <t>The perfect gifting item for friends and family</t>
+  </si>
+  <si>
+    <t>Everything is stowed in a Xpert 16" Toolbox, with lockable lid and organiser compartments</t>
+  </si>
+  <si>
+    <t>Pre-assembled and ready to sell</t>
   </si>
   <si>
     <t>XP32-5/6</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX - Age 5-6 Years</t>
   </si>
   <si>
     <t>Age 5-6 Years</t>
   </si>
   <si>
     <t>XP32-7/8</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX - Age 7-8 Years</t>
   </si>
   <si>
     <t>Age 7-8 Years</t>
   </si>
   <si>
     <t>XP32-9/10</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX - Age 9-10 Years</t>
   </si>
@@ -182,93 +194,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="51"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="33"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
-[...8 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="12" max="12" width="8"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="60"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="48"/>
+    <col min="20" max="20" width="60"/>
+    <col min="21" max="21" width="32"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -291,435 +305,474 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345835793</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62034319</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L2">
-        <v>11.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>0.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>1</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S2" t="s">
+        <v>34</v>
+      </c>
+      <c r="T2" t="s">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
-          <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
-[...6 lines deleted...]
-This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
+          <t>The Xpert Pro Junior Gift Bundle is the ultimate gift for young adventurers, future farmers, and outdoor loving kids who love to get stuck in. Combining genuine workwear durability with fun freebies, this ready-made bundle has it all.
+Contents include the Xpert Pro Junior Stretch Work Trousers, Xpert Pro Junior Rip-Stop Panelled Bodywarmer, and a Xpert Junior Pom Pom Beanie Hat. Built using the same hard-wearing materials, attention to detail and workmanship found throughout the Xpert adult range, these garments are designed to handle real-world adventures while providing all-day comfort and freedom of movement.
+Adding to the excitement, every bundle includes a FREE Xpert Sticker Pack, featuring a collection of fun designs and Xpert logo labels. Produced from durable, waterproof vinyl, they're perfect for personalising toolboxes, bikes, water bottles, helmets and more.
+Everything comes neatly packed inside a robust 16" Xpert Toolbox, complete with organiser compartments, a lockable lid and a stackable design. Whether used for storing tools, toys, treasures or outdoor essentials, it's a practical addition that keeps on giving long after the wrapping paper has been cleared away.
+Pre-assembled and ready to sell, the Xpert Pro Junior Gift Bundle offers retailers a high-impact display solution and customers a unique, premium gifting option.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345835809</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62034319</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L3">
-        <v>25.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>0.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>1</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S3" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3" t="s">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
-          <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
-[...6 lines deleted...]
-This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
+          <t>The Xpert Pro Junior Gift Bundle is the ultimate gift for young adventurers, future farmers, and outdoor loving kids who love to get stuck in. Combining genuine workwear durability with fun freebies, this ready-made bundle has it all.
+Contents include the Xpert Pro Junior Stretch Work Trousers, Xpert Pro Junior Rip-Stop Panelled Bodywarmer, and a Xpert Junior Pom Pom Beanie Hat. Built using the same hard-wearing materials, attention to detail and workmanship found throughout the Xpert adult range, these garments are designed to handle real-world adventures while providing all-day comfort and freedom of movement.
+Adding to the excitement, every bundle includes a FREE Xpert Sticker Pack, featuring a collection of fun designs and Xpert logo labels. Produced from durable, waterproof vinyl, they're perfect for personalising toolboxes, bikes, water bottles, helmets and more.
+Everything comes neatly packed inside a robust 16" Xpert Toolbox, complete with organiser compartments, a lockable lid and a stackable design. Whether used for storing tools, toys, treasures or outdoor essentials, it's a practical addition that keeps on giving long after the wrapping paper has been cleared away.
+Pre-assembled and ready to sell, the Xpert Pro Junior Gift Bundle offers retailers a high-impact display solution and customers a unique, premium gifting option.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345835816</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62034319</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L4">
-        <v>10.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>0.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>1</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S4" t="s">
+        <v>34</v>
+      </c>
+      <c r="T4" t="s">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
-          <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
-[...6 lines deleted...]
-This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
+          <t>The Xpert Pro Junior Gift Bundle is the ultimate gift for young adventurers, future farmers, and outdoor loving kids who love to get stuck in. Combining genuine workwear durability with fun freebies, this ready-made bundle has it all.
+Contents include the Xpert Pro Junior Stretch Work Trousers, Xpert Pro Junior Rip-Stop Panelled Bodywarmer, and a Xpert Junior Pom Pom Beanie Hat. Built using the same hard-wearing materials, attention to detail and workmanship found throughout the Xpert adult range, these garments are designed to handle real-world adventures while providing all-day comfort and freedom of movement.
+Adding to the excitement, every bundle includes a FREE Xpert Sticker Pack, featuring a collection of fun designs and Xpert logo labels. Produced from durable, waterproof vinyl, they're perfect for personalising toolboxes, bikes, water bottles, helmets and more.
+Everything comes neatly packed inside a robust 16" Xpert Toolbox, complete with organiser compartments, a lockable lid and a stackable design. Whether used for storing tools, toys, treasures or outdoor essentials, it's a practical addition that keeps on giving long after the wrapping paper has been cleared away.
+Pre-assembled and ready to sell, the Xpert Pro Junior Gift Bundle offers retailers a high-impact display solution and customers a unique, premium gifting option.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345835823</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62034319</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L5">
-        <v>11.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>0.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>1</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5" t="s">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
-          <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
-[...6 lines deleted...]
-This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
+          <t>The Xpert Pro Junior Gift Bundle is the ultimate gift for young adventurers, future farmers, and outdoor loving kids who love to get stuck in. Combining genuine workwear durability with fun freebies, this ready-made bundle has it all.
+Contents include the Xpert Pro Junior Stretch Work Trousers, Xpert Pro Junior Rip-Stop Panelled Bodywarmer, and a Xpert Junior Pom Pom Beanie Hat. Built using the same hard-wearing materials, attention to detail and workmanship found throughout the Xpert adult range, these garments are designed to handle real-world adventures while providing all-day comfort and freedom of movement.
+Adding to the excitement, every bundle includes a FREE Xpert Sticker Pack, featuring a collection of fun designs and Xpert logo labels. Produced from durable, waterproof vinyl, they're perfect for personalising toolboxes, bikes, water bottles, helmets and more.
+Everything comes neatly packed inside a robust 16" Xpert Toolbox, complete with organiser compartments, a lockable lid and a stackable design. Whether used for storing tools, toys, treasures or outdoor essentials, it's a practical addition that keeps on giving long after the wrapping paper has been cleared away.
+Pre-assembled and ready to sell, the Xpert Pro Junior Gift Bundle offers retailers a high-impact display solution and customers a unique, premium gifting option.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345835830</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62034319</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L6">
-        <v>12.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>0.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>1</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S6" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" t="s">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
-          <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
-[...6 lines deleted...]
-This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
+          <t>The Xpert Pro Junior Gift Bundle is the ultimate gift for young adventurers, future farmers, and outdoor loving kids who love to get stuck in. Combining genuine workwear durability with fun freebies, this ready-made bundle has it all.
+Contents include the Xpert Pro Junior Stretch Work Trousers, Xpert Pro Junior Rip-Stop Panelled Bodywarmer, and a Xpert Junior Pom Pom Beanie Hat. Built using the same hard-wearing materials, attention to detail and workmanship found throughout the Xpert adult range, these garments are designed to handle real-world adventures while providing all-day comfort and freedom of movement.
+Adding to the excitement, every bundle includes a FREE Xpert Sticker Pack, featuring a collection of fun designs and Xpert logo labels. Produced from durable, waterproof vinyl, they're perfect for personalising toolboxes, bikes, water bottles, helmets and more.
+Everything comes neatly packed inside a robust 16" Xpert Toolbox, complete with organiser compartments, a lockable lid and a stackable design. Whether used for storing tools, toys, treasures or outdoor essentials, it's a practical addition that keeps on giving long after the wrapping paper has been cleared away.
+Pre-assembled and ready to sell, the Xpert Pro Junior Gift Bundle offers retailers a high-impact display solution and customers a unique, premium gifting option.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345835847</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62034319</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L7">
-        <v>15.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>0.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>1</v>
       </c>
-      <c r="O7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S7" t="s">
+        <v>34</v>
+      </c>
+      <c r="T7" t="s">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
-          <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
-[...6 lines deleted...]
-This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
+          <t>The Xpert Pro Junior Gift Bundle is the ultimate gift for young adventurers, future farmers, and outdoor loving kids who love to get stuck in. Combining genuine workwear durability with fun freebies, this ready-made bundle has it all.
+Contents include the Xpert Pro Junior Stretch Work Trousers, Xpert Pro Junior Rip-Stop Panelled Bodywarmer, and a Xpert Junior Pom Pom Beanie Hat. Built using the same hard-wearing materials, attention to detail and workmanship found throughout the Xpert adult range, these garments are designed to handle real-world adventures while providing all-day comfort and freedom of movement.
+Adding to the excitement, every bundle includes a FREE Xpert Sticker Pack, featuring a collection of fun designs and Xpert logo labels. Produced from durable, waterproof vinyl, they're perfect for personalising toolboxes, bikes, water bottles, helmets and more.
+Everything comes neatly packed inside a robust 16" Xpert Toolbox, complete with organiser compartments, a lockable lid and a stackable design. Whether used for storing tools, toys, treasures or outdoor essentials, it's a practical addition that keeps on giving long after the wrapping paper has been cleared away.
+Pre-assembled and ready to sell, the Xpert Pro Junior Gift Bundle offers retailers a high-impact display solution and customers a unique, premium gifting option.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>