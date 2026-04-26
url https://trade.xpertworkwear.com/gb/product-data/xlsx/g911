--- v3 (2026-03-11)
+++ v4 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7220-3/4</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 3-4 Years</t>
   </si>
   <si>
     <t>SWP7220</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy</t>
   </si>
   <si>
     <t>Age 3-4 Years</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.40Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>DRY-X™ Waterproof, windproof and breathable fabric</t>
   </si>
   <si>
     <t>ACTIVE-X™ Stretch. 4-Way stretch fabric</t>
   </si>
   <si>
     <t>Reflective details for enhanced visibility and safety</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Elasticated waistband</t>
   </si>
   <si>
     <t>Side-access pockets with storm flaps</t>
   </si>
   <si>
     <t>SWP7220-5/6</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 5-6 Years</t>
   </si>
@@ -188,93 +194,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="14"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="51"/>
+    <col min="17" max="17" width="40"/>
+    <col min="18" max="18" width="54"/>
+    <col min="19" max="19" width="41"/>
+    <col min="20" max="20" width="22"/>
+    <col min="21" max="21" width="37"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -297,460 +305,481 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345836110</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62034911</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>318.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>279.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
+        <v>30</v>
       </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Built with the same farm-tough tech as our adult range, these Xpert Swampmaster Stormgear Junior Trousers keep kids dry when they're out exploring puddles, fields and forests.
 DRY X™ waterproof fabric and welded seams lock out rain, while the breathable design stops them getting sweaty during adventures. The elasticated waist keeps them comfortable, and adjustable hem studs fit neatly over boots.
 We've added hi-vis reflective bands because being seen matters, and proper pockets because young explorers always need somewhere to stash their findings.
 Team them up with the Xpert Swampmaster Stormgear Junior Jacket for head-to-toe protection against whatever the weather brings.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345836127</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62034911</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
-        <v>509.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>450.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
+        <v>30</v>
       </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>Built with the same farm-tough tech as our adult range, these Xpert Swampmaster Stormgear Junior Trousers keep kids dry when they're out exploring puddles, fields and forests.
 DRY X™ waterproof fabric and welded seams lock out rain, while the breathable design stops them getting sweaty during adventures. The elasticated waist keeps them comfortable, and adjustable hem studs fit neatly over boots.
 We've added hi-vis reflective bands because being seen matters, and proper pockets because young explorers always need somewhere to stash their findings.
 Team them up with the Xpert Swampmaster Stormgear Junior Jacket for head-to-toe protection against whatever the weather brings.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345836134</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62034911</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
-        <v>538.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>461.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
+        <v>30</v>
       </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>Built with the same farm-tough tech as our adult range, these Xpert Swampmaster Stormgear Junior Trousers keep kids dry when they're out exploring puddles, fields and forests.
 DRY X™ waterproof fabric and welded seams lock out rain, while the breathable design stops them getting sweaty during adventures. The elasticated waist keeps them comfortable, and adjustable hem studs fit neatly over boots.
 We've added hi-vis reflective bands because being seen matters, and proper pockets because young explorers always need somewhere to stash their findings.
 Team them up with the Xpert Swampmaster Stormgear Junior Jacket for head-to-toe protection against whatever the weather brings.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345836141</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62034911</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>9.95</v>
       </c>
       <c r="L5">
-        <v>812.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>705.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
+        <v>30</v>
       </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>Built with the same farm-tough tech as our adult range, these Xpert Swampmaster Stormgear Junior Trousers keep kids dry when they're out exploring puddles, fields and forests.
 DRY X™ waterproof fabric and welded seams lock out rain, while the breathable design stops them getting sweaty during adventures. The elasticated waist keeps them comfortable, and adjustable hem studs fit neatly over boots.
 We've added hi-vis reflective bands because being seen matters, and proper pockets because young explorers always need somewhere to stash their findings.
 Team them up with the Xpert Swampmaster Stormgear Junior Jacket for head-to-toe protection against whatever the weather brings.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345836158</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62034911</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>9.95</v>
       </c>
       <c r="L6">
-        <v>949.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>802.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
+        <v>30</v>
       </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>Built with the same farm-tough tech as our adult range, these Xpert Swampmaster Stormgear Junior Trousers keep kids dry when they're out exploring puddles, fields and forests.
 DRY X™ waterproof fabric and welded seams lock out rain, while the breathable design stops them getting sweaty during adventures. The elasticated waist keeps them comfortable, and adjustable hem studs fit neatly over boots.
 We've added hi-vis reflective bands because being seen matters, and proper pockets because young explorers always need somewhere to stash their findings.
 Team them up with the Xpert Swampmaster Stormgear Junior Jacket for head-to-toe protection against whatever the weather brings.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345836165</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62034911</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>9.95</v>
       </c>
       <c r="L7">
-        <v>888.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>769.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
+        <v>30</v>
       </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>Built with the same farm-tough tech as our adult range, these Xpert Swampmaster Stormgear Junior Trousers keep kids dry when they're out exploring puddles, fields and forests.
 DRY X™ waterproof fabric and welded seams lock out rain, while the breathable design stops them getting sweaty during adventures. The elasticated waist keeps them comfortable, and adjustable hem studs fit neatly over boots.
 We've added hi-vis reflective bands because being seen matters, and proper pockets because young explorers always need somewhere to stash their findings.
 Team them up with the Xpert Swampmaster Stormgear Junior Jacket for head-to-toe protection against whatever the weather brings.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>