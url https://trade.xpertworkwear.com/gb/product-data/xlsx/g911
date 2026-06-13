--- v4 (2026-04-26)
+++ v5 (2026-06-13)
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034911</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>279.00000</v>
+        <v>260.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -417,51 +417,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034911</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
-        <v>450.00000</v>
+        <v>428.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -490,51 +490,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034911</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
-        <v>461.00000</v>
+        <v>438.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -563,51 +563,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034911</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>9.95</v>
       </c>
       <c r="L5">
-        <v>705.00000</v>
+        <v>660.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -636,51 +636,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62034911</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>9.95</v>
       </c>
       <c r="L6">
-        <v>802.00000</v>
+        <v>750.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -709,51 +709,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034911</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>9.95</v>
       </c>
       <c r="L7">
-        <v>769.00000</v>
+        <v>704.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>