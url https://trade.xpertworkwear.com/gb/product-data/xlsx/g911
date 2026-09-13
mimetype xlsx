--- v5 (2026-06-13)
+++ v6 (2026-09-13)
@@ -80,132 +80,132 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7220-3/4</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 3-4 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 3-4 Years</t>
   </si>
   <si>
     <t>SWP7220</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy</t>
   </si>
   <si>
     <t>Age 3-4 Years</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.40Kg</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>DRY-X™ Waterproof, windproof and breathable fabric</t>
   </si>
   <si>
     <t>ACTIVE-X™ Stretch. 4-Way stretch fabric</t>
   </si>
   <si>
     <t>Reflective details for enhanced visibility and safety</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Elasticated waistband</t>
   </si>
   <si>
     <t>Side-access pockets with storm flaps</t>
   </si>
   <si>
     <t>SWP7220-5/6</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 5-6 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 5-6 Years</t>
   </si>
   <si>
     <t>Age 5-6 Years</t>
   </si>
   <si>
     <t>SWP7220-7/8</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 7-8 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 7-8 Years</t>
   </si>
   <si>
     <t>Age 7-8 Years</t>
   </si>
   <si>
     <t>SWP7220-9/10</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 9-10 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 9-10 Years</t>
   </si>
   <si>
     <t>Age 9-10 Years</t>
   </si>
   <si>
     <t>SWP7220-11/12</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 11-12 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 11-12 Years</t>
   </si>
   <si>
     <t>Age 11-12 Years</t>
   </si>
   <si>
     <t>SWP7220-13</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 13-14 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 13-14 Years</t>
   </si>
   <si>
     <t>Age 13-14 Years</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -221,51 +221,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="14"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
-    <col min="5" max="5" width="60"/>
+    <col min="5" max="5" width="59"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="51"/>
     <col min="17" max="17" width="40"/>
     <col min="18" max="18" width="54"/>
     <col min="19" max="19" width="41"/>
     <col min="20" max="20" width="22"/>
     <col min="21" max="21" width="37"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034911</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>260.00000</v>
+        <v>319.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -417,51 +417,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034911</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
-        <v>428.00000</v>
+        <v>474.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -490,51 +490,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034911</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
-        <v>438.00000</v>
+        <v>340.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -563,51 +563,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034911</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>9.95</v>
       </c>
       <c r="L5">
-        <v>660.00000</v>
+        <v>551.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -636,51 +636,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62034911</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>9.95</v>
       </c>
       <c r="L6">
-        <v>750.00000</v>
+        <v>625.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -709,51 +709,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034911</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>9.95</v>
       </c>
       <c r="L7">
-        <v>704.00000</v>
+        <v>559.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>