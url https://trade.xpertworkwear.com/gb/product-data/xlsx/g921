--- v5 (2026-08-23)
+++ v6 (2026-10-28)
@@ -80,108 +80,108 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7030-S/M</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green - S</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green - M</t>
   </si>
   <si>
     <t>SWP7030</t>
   </si>
   <si>
     <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green</t>
   </si>
   <si>
-    <t>S</t>
+    <t>M</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.50Kg</t>
   </si>
   <si>
     <t>DRY-X™ Waterproof, windproof and breathable fabric</t>
   </si>
   <si>
     <t>Lab-tested anti-bacterial protection against common dairy parlour infections</t>
   </si>
   <si>
     <t>Close fitting stretchy neoprene cuffs for comfort and protection</t>
   </si>
   <si>
     <t>4-way stretch fabric moves with you - no more restricted movement</t>
   </si>
   <si>
     <t>Elastic bicep hem keeps sleeves securely in place</t>
   </si>
   <si>
     <t>Anti-fungal treatment helps prevent bacteria growth</t>
   </si>
   <si>
     <t>SWP7030-M/L</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green - M</t>
-[...2 lines deleted...]
-    <t>M</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green - L</t>
+  </si>
+  <si>
+    <t>L</t>
   </si>
   <si>
     <t>50.00Kg</t>
   </si>
   <si>
     <t>SWP7030-L/XL</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green - L</t>
-[...2 lines deleted...]
-    <t>L</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green - XL</t>
+  </si>
+  <si>
+    <t>XL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -317,51 +317,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>241.00000</v>
+        <v>372.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>50</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -387,51 +387,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>39</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
-        <v>268.00000</v>
+        <v>759.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>50</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -457,51 +457,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>39</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
-        <v>431.00000</v>
+        <v>555.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>50</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>