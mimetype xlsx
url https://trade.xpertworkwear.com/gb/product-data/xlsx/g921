--- v2 (2026-03-04)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -164,93 +167,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:X4"/>
   <cols>
     <col min="1" max="1" width="13"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="51"/>
     <col min="17" max="17" width="60"/>
     <col min="18" max="18" width="60"/>
-    <col min="19" max="19" width="50"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="19" max="19" width="60"/>
+    <col min="20" max="20" width="50"/>
+    <col min="21" max="21" width="52"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -273,244 +278,256 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345835656</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>464.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>367.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Sleeves are made from the same waterproof and breathable material as our other Stormgear products.  Developed for dairy work, these sleeves provide a quick and easy solution for protection of your forearms when working in the parlour.  Available in 3 size options.  Long neoprene cuffs provide a comfortable seal at the wrist and forearm.  The lightweight Dry-X™ fabric stops water getting in while letting sweat escape, so you stay comfortable during long shifts.
 Treated with anti-fungal fabric treatment for improved hygiene.  This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections.  Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345835649</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
-        <v>544.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>401.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Sleeves are made from the same waterproof and breathable material as our other Stormgear products.  Developed for dairy work, these sleeves provide a quick and easy solution for protection of your forearms when working in the parlour.  Available in 3 size options.  Long neoprene cuffs provide a comfortable seal at the wrist and forearm.  The lightweight Dry-X™ fabric stops water getting in while letting sweat escape, so you stay comfortable during long shifts.
 Treated with anti-fungal fabric treatment for improved hygiene.  This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections.  Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345835632</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
-        <v>652.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>555.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Sleeves are made from the same waterproof and breathable material as our other Stormgear products.  Developed for dairy work, these sleeves provide a quick and easy solution for protection of your forearms when working in the parlour.  Available in 3 size options.  Long neoprene cuffs provide a comfortable seal at the wrist and forearm.  The lightweight Dry-X™ fabric stops water getting in while letting sweat escape, so you stay comfortable during long shifts.
 Treated with anti-fungal fabric treatment for improved hygiene.  This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections.  Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>