--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -317,51 +317,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>367.00000</v>
+        <v>307.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>50</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -387,51 +387,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>39</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
-        <v>401.00000</v>
+        <v>336.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>50</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -457,51 +457,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>39</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
-        <v>555.00000</v>
+        <v>487.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>50</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>