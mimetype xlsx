--- v4 (2026-06-13)
+++ v5 (2026-08-23)
@@ -80,105 +80,105 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7030-S/M</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Sleeves Green - S</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green - S</t>
   </si>
   <si>
     <t>SWP7030</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Sleeves Green</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.50Kg</t>
   </si>
   <si>
     <t>DRY-X™ Waterproof, windproof and breathable fabric</t>
   </si>
   <si>
     <t>Lab-tested anti-bacterial protection against common dairy parlour infections</t>
   </si>
   <si>
     <t>Close fitting stretchy neoprene cuffs for comfort and protection</t>
   </si>
   <si>
     <t>4-way stretch fabric moves with you - no more restricted movement</t>
   </si>
   <si>
     <t>Elastic bicep hem keeps sleeves securely in place</t>
   </si>
   <si>
     <t>Anti-fungal treatment helps prevent bacteria growth</t>
   </si>
   <si>
     <t>SWP7030-M/L</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Sleeves Green - M</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>50.00Kg</t>
   </si>
   <si>
     <t>SWP7030-L/XL</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Sleeves Green - L</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Sleeves Green - L</t>
   </si>
   <si>
     <t>L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -194,51 +194,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X4"/>
   <cols>
     <col min="1" max="1" width="13"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
-    <col min="5" max="5" width="60"/>
+    <col min="5" max="5" width="59"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="51"/>
     <col min="17" max="17" width="60"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="60"/>
     <col min="20" max="20" width="50"/>
     <col min="21" max="21" width="52"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -317,51 +317,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>307.00000</v>
+        <v>241.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>50</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -387,51 +387,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>39</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
-        <v>336.00000</v>
+        <v>268.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>50</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -457,51 +457,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>39</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
-        <v>487.00000</v>
+        <v>431.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>50</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>