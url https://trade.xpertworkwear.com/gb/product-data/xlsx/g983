--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -281,51 +281,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>61171000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>2.50</v>
       </c>
       <c r="L2">
-        <v>408.00000</v>
+        <v>886.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>