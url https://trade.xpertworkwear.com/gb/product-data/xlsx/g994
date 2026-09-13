--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -379,51 +379,51 @@
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="H3">
         <v>64061090</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="2">
         <v>7.95</v>
       </c>
       <c r="L3">
-        <v>7.00000</v>
+        <v>17.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>29</v>
       </c>
       <c r="Q3" t="s">
         <v>30</v>
       </c>
       <c r="R3" t="s">
         <v>31</v>
       </c>
       <c r="S3" t="s">
         <v>32</v>
       </c>
       <c r="T3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
@@ -435,51 +435,51 @@
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>39</v>
       </c>
       <c r="H4">
         <v>64061090</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="2">
         <v>7.95</v>
       </c>
       <c r="L4">
-        <v>38.00000</v>
+        <v>22.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>29</v>
       </c>
       <c r="Q4" t="s">
         <v>30</v>
       </c>
       <c r="R4" t="s">
         <v>31</v>
       </c>
       <c r="S4" t="s">
         <v>32</v>
       </c>
       <c r="T4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
@@ -544,51 +544,51 @@
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="H6">
         <v>64061090</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="2">
         <v>7.95</v>
       </c>
       <c r="L6">
-        <v>4.00000</v>
+        <v>20.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>29</v>
       </c>
       <c r="Q6" t="s">
         <v>30</v>
       </c>
       <c r="R6" t="s">
         <v>31</v>
       </c>
       <c r="S6" t="s">
         <v>32</v>
       </c>
       <c r="T6" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
 </worksheet>