--- v2 (2026-03-03)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -128,93 +131,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W2"/>
+  <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="27"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="27"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...4 lines deleted...]
-    <col min="18" max="18" width="10"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="36"/>
+    <col min="17" max="17" width="32"/>
+    <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
-    <col min="21" max="21" width="60"/>
+    <col min="21" max="21" width="10"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -237,100 +242,106 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345837377</v>
       </c>
       <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H2">
         <v>62129000</v>
       </c>
       <c r="I2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>914.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>634.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="R2" t="s">
+        <v>30</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Tough canvas webbed work belt with heavy duty metal buckle.  The Xpert core work belt is an essential piece of kit for your work trousers, especially when you load up your pockets with tools.  120cm total length, can be cut to size if required.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>