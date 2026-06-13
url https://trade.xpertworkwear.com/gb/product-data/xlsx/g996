--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -281,57 +281,57 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>62129000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>634.00000</v>
+        <v>405.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Tough canvas webbed work belt with heavy duty metal buckle.  The Xpert core work belt is an essential piece of kit for your work trousers, especially when you load up your pockets with tools.  120cm total length, can be cut to size if required.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>