--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -281,51 +281,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>62129000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>405.00000</v>
+        <v>167.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>100</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Tough canvas webbed work belt with heavy duty metal buckle.  The Xpert core work belt is an essential piece of kit for your work trousers, especially when you load up your pockets with tools.  120cm total length, can be cut to size if required.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>