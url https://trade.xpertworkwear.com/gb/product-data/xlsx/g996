--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -165,51 +165,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="27"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="27"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="8"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="36"/>
     <col min="17" max="17" width="32"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
     <col min="21" max="21" width="10"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -281,51 +281,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>62129000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>167.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>100</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Tough canvas webbed work belt with heavy duty metal buckle.  The Xpert core work belt is an essential piece of kit for your work trousers, especially when you load up your pockets with tools.  120cm total length, can be cut to size if required.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>