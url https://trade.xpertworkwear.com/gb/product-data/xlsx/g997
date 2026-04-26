--- v2 (2026-03-11)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -128,93 +131,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W2"/>
+  <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="34"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="34"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="11"/>
-[...5 lines deleted...]
-    <col min="18" max="18" width="10"/>
+    <col min="12" max="12" width="10"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="43"/>
+    <col min="17" max="17" width="53"/>
+    <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
-    <col min="21" max="21" width="60"/>
+    <col min="21" max="21" width="10"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -237,100 +242,106 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345837360</v>
       </c>
       <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H2">
         <v>62129000</v>
       </c>
       <c r="I2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>1021.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>922.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="R2" t="s">
+        <v>30</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>An essential piece of kit for your work trousers, especially when you load up your pockets with tools, the Xpert Pro stretch work belt will keep everything in place, while ensuring your all-day comfort.  The stretch webbing material provides freedom of motion to move with your body, maintaining a secure hold with no pinching.  The contoured buckle is low-profile and moulded with a rubberised coating, following the curve of your form for maximum comfort.  130cm total length, can be shortened if required.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>