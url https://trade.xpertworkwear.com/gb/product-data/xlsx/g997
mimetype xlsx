--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -281,51 +281,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>62129000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>922.00000</v>
+        <v>761.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>50</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>An essential piece of kit for your work trousers, especially when you load up your pockets with tools, the Xpert Pro stretch work belt will keep everything in place, while ensuring your all-day comfort.  The stretch webbing material provides freedom of motion to move with your body, maintaining a secure hold with no pinching.  The contoured buckle is low-profile and moulded with a rubberised coating, following the curve of your form for maximum comfort.  130cm total length, can be shortened if required.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>