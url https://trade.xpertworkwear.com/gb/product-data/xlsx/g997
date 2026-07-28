--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -281,51 +281,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>62129000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>761.00000</v>
+        <v>644.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>50</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>An essential piece of kit for your work trousers, especially when you load up your pockets with tools, the Xpert Pro stretch work belt will keep everything in place, while ensuring your all-day comfort.  The stretch webbing material provides freedom of motion to move with your body, maintaining a secure hold with no pinching.  The contoured buckle is low-profile and moulded with a rubberised coating, following the curve of your form for maximum comfort.  130cm total length, can be shortened if required.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>