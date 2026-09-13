--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -281,51 +281,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>62129000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>644.00000</v>
+        <v>551.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>50</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>An essential piece of kit for your work trousers, especially when you load up your pockets with tools, the Xpert Pro stretch work belt will keep everything in place, while ensuring your all-day comfort.  The stretch webbing material provides freedom of motion to move with your body, maintaining a secure hold with no pinching.  The contoured buckle is low-profile and moulded with a rubberised coating, following the curve of your form for maximum comfort.  130cm total length, can be shortened if required.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>