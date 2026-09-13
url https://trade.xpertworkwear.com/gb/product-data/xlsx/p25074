--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -247,51 +247,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="G2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" s="1">
         <v>0.00</v>
       </c>
       <c r="L2">
-        <v>6.00000</v>
+        <v>3.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>