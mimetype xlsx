--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -259,51 +259,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="G2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" s="1">
         <v>0.00</v>
       </c>
       <c r="L2">
-        <v>38.00000</v>
+        <v>25.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
       <c r="S2" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>