--- v3 (2026-03-11)
+++ v4 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -134,93 +137,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W2"/>
+  <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="32"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="32"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="11"/>
-    <col min="13" max="13" width="15"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="53"/>
+    <col min="17" max="17" width="44"/>
     <col min="18" max="18" width="60"/>
-    <col min="19" max="19" width="46"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="19" max="19" width="60"/>
+    <col min="20" max="20" width="46"/>
+    <col min="21" max="21" width="10"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -243,107 +248,113 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345837384</v>
       </c>
       <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H2">
         <v>39269097</v>
       </c>
       <c r="I2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>3.50</v>
       </c>
       <c r="L2">
-        <v>2342.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>2115.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="T2" t="s">
+        <v>32</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Highly recommended additional knee protection for the worker who is spending considerable time on their knees.  Simple and effective way of providing extra protection, the Xpert Core work knee pad inserts are designed for slotting into work trouser knee pockets to protect kneecaps when kneeling.
 These kneepads have been pre-shaped and are designed to quickly conform to the shape of your knees, ensuring minimal disruption to your normal movements and the fit of your trousers.
 By incorporating the Xpert Core work knee pad inserts into your work attire, you can significantly reduce the risk of knee injuries and enhance your overall comfort during long periods of kneeling.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>