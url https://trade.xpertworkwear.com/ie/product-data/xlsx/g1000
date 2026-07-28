--- v5 (2026-06-13)
+++ v6 (2026-07-28)
@@ -287,51 +287,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>39269097</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>3.50</v>
       </c>
       <c r="L2">
-        <v>1787.00000</v>
+        <v>1488.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>40</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Highly recommended additional knee protection for the worker who is spending considerable time on their knees.  Simple and effective way of providing extra protection, the Xpert Core work knee pad inserts are designed for slotting into work trouser knee pockets to protect kneecaps when kneeling.