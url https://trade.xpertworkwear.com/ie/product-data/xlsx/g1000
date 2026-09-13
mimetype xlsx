--- v6 (2026-07-28)
+++ v7 (2026-09-13)
@@ -287,51 +287,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>39269097</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>3.50</v>
       </c>
       <c r="L2">
-        <v>1488.00000</v>
+        <v>1238.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>40</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Highly recommended additional knee protection for the worker who is spending considerable time on their knees.  Simple and effective way of providing extra protection, the Xpert Core work knee pad inserts are designed for slotting into work trouser knee pockets to protect kneecaps when kneeling.