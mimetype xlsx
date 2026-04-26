--- v2 (2026-03-11)
+++ v3 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XPP2050-39</t>
   </si>
   <si>
     <t>Xpert Pro Hutton S3L Safety Dealer Boot Brown - EU39 / UK6</t>
   </si>
   <si>
     <t>XPP2050</t>
   </si>
   <si>
     <t>Xpert Pro Hutton S3L Safety Dealer Boot Brown</t>
   </si>
   <si>
     <t>EU39 / UK6</t>
   </si>
   <si>
     <t>Xpert Pro</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>1.60Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>EN ISO 20345:2022 S3L FO LG SC SR WPA</t>
   </si>
   <si>
     <t>LIGHT X™ - Composite Protective toecap and midsole</t>
   </si>
   <si>
     <t>TOUGH X™ - PU overcap is directly moulded over the toe for ultimate wear resistance</t>
   </si>
   <si>
     <t>COMFORT X™ - Full-surface anatomically shaped shock absorbing PU foam removable footbed</t>
   </si>
   <si>
     <t>Enhanced stability TPU reinforced heel and ankle support</t>
   </si>
   <si>
     <t>Premium quality genuine leather upper</t>
   </si>
   <si>
     <t>High performance, Elastopan® midsole compound offers unrivalled comfort when walking</t>
   </si>
   <si>
     <t>XPP2050-40</t>
   </si>
@@ -227,93 +233,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:X11"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="46"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="38"/>
+    <col min="16" max="16" width="51"/>
     <col min="17" max="17" width="60"/>
-    <col min="18" max="18" width="57"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="60"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="57"/>
+    <col min="20" max="20" width="38"/>
     <col min="21" max="21" width="60"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -336,761 +344,794 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345832914</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>34.95</v>
       </c>
       <c r="L2">
-        <v>53.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>43.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>8</v>
       </c>
-      <c r="N2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U2" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>5060345832921</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>34.95</v>
       </c>
       <c r="L3">
-        <v>14.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>10.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>8</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" s="1">
         <v>5060345832938</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>34.95</v>
       </c>
       <c r="L4">
-        <v>153.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>115.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>8</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B5" s="1">
         <v>5060345832945</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>34.95</v>
       </c>
       <c r="L5">
-        <v>133.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>103.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>8</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T5" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B6" s="1">
         <v>5060345832952</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>34.95</v>
       </c>
       <c r="L6">
-        <v>297.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>260.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>8</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T6" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" s="1">
         <v>5060345832969</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>34.95</v>
       </c>
       <c r="L7">
-        <v>252.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>254.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>8</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T7" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U7" t="s">
+        <v>37</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" s="1">
         <v>5060345832976</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>34.95</v>
       </c>
       <c r="L8">
-        <v>99.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>90.00000</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N8">
         <v>8</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T8" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U8" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U8" t="s">
+        <v>37</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B9" s="1">
         <v>5060345832983</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>34.95</v>
       </c>
       <c r="L9">
-        <v>65.00000</v>
-[...1 lines deleted...]
-      <c r="M9">
+        <v>145.00000</v>
+      </c>
+      <c r="M9" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N9">
         <v>8</v>
       </c>
-      <c r="N9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T9" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U9" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U9" t="s">
+        <v>37</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B10" s="1">
         <v>5060345832990</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>64034000</v>
       </c>
       <c r="I10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>34.95</v>
       </c>
       <c r="L10">
-        <v>88.00000</v>
-[...1 lines deleted...]
-      <c r="M10">
+        <v>97.00000</v>
+      </c>
+      <c r="M10" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N10">
         <v>8</v>
       </c>
-      <c r="N10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T10" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U10" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U10" t="s">
+        <v>37</v>
+      </c>
+      <c r="V10" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B11" s="1">
         <v>5060345833003</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H11">
         <v>64034000</v>
       </c>
       <c r="I11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>34.95</v>
       </c>
       <c r="L11">
-        <v>20.00000</v>
-[...1 lines deleted...]
-      <c r="M11">
+        <v>32.00000</v>
+      </c>
+      <c r="M11" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N11">
         <v>8</v>
       </c>
-      <c r="N11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U11" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U11" t="s">
+        <v>37</v>
+      </c>
+      <c r="V11" t="inlineStr">
         <is>
           <t>The Xpert PRO™ HUTTON Safety Dealer Boot stands proudly at the pinnacle of durability – A seriously tough boot designed to perform in the harshest of environments. Comfort is built in with features such as the premium PU insole and Elastopan® midsole. We’ve used composite materials in the toecap and insole, keeping the boot exceptionally light, safe, and metal free. Right up to date, and certified to the latest ISO20345:2022 standards, you can attack the day knowing your feet will be safe, warm, and comfortable
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes.
 This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health.
 To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation.
 Thank you for your support.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>