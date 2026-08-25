--- v4 (2026-06-13)
+++ v5 (2026-08-25)
@@ -380,54 +380,54 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L2">
-        <v>32.00000</v>
+        <v>133.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
@@ -455,54 +455,54 @@
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L3">
-        <v>17.00000</v>
+        <v>43.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>31</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
@@ -530,54 +530,54 @@
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L4">
-        <v>77.00000</v>
+        <v>324.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>31</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
         <v>35</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
@@ -605,54 +605,54 @@
       <c r="C5" t="s">
         <v>45</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L5">
-        <v>196.00000</v>
+        <v>644.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
@@ -680,54 +680,54 @@
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L6">
-        <v>234.00000</v>
+        <v>799.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>31</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6" t="s">
         <v>33</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
@@ -755,54 +755,54 @@
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L7">
-        <v>327.00000</v>
+        <v>927.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
@@ -830,54 +830,54 @@
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L8">
-        <v>109.00000</v>
+        <v>222.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>
@@ -905,54 +905,54 @@
       <c r="C9" t="s">
         <v>57</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L9">
-        <v>137.00000</v>
+        <v>559.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>31</v>
       </c>
       <c r="P9" t="s">
         <v>32</v>
       </c>
       <c r="Q9" t="s">
         <v>33</v>
       </c>
       <c r="R9" t="s">
         <v>34</v>
       </c>
       <c r="S9" t="s">
         <v>35</v>
       </c>
       <c r="T9" t="s">
         <v>36</v>
       </c>
@@ -980,54 +980,54 @@
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>61</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>64034000</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L10">
-        <v>147.00000</v>
+        <v>270.00000</v>
       </c>
       <c r="M10" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N10">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>31</v>
       </c>
       <c r="P10" t="s">
         <v>32</v>
       </c>
       <c r="Q10" t="s">
         <v>33</v>
       </c>
       <c r="R10" t="s">
         <v>34</v>
       </c>
       <c r="S10" t="s">
         <v>35</v>
       </c>
       <c r="T10" t="s">
         <v>36</v>
       </c>
@@ -1055,54 +1055,54 @@
       <c r="C11" t="s">
         <v>63</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>64034000</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2">
-        <v>34.95</v>
+        <v>35.95</v>
       </c>
       <c r="L11">
-        <v>25.00000</v>
+        <v>71.00000</v>
       </c>
       <c r="M11" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N11">
         <v>8</v>
       </c>
       <c r="O11" t="s">
         <v>31</v>
       </c>
       <c r="P11" t="s">
         <v>32</v>
       </c>
       <c r="Q11" t="s">
         <v>33</v>
       </c>
       <c r="R11" t="s">
         <v>34</v>
       </c>
       <c r="S11" t="s">
         <v>35</v>
       </c>
       <c r="T11" t="s">
         <v>36</v>
       </c>