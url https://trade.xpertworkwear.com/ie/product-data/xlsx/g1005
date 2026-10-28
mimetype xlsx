--- v4 (2026-08-25)
+++ v5 (2026-10-28)
@@ -527,51 +527,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>40.95</v>
       </c>
       <c r="L4">
-        <v>77.00000</v>
+        <v>79.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>31</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
         <v>35</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
@@ -599,51 +599,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>40.95</v>
       </c>
       <c r="L5">
-        <v>239.00000</v>
+        <v>238.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
@@ -671,51 +671,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>40.95</v>
       </c>
       <c r="L6">
-        <v>203.00000</v>
+        <v>194.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>31</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6" t="s">
         <v>33</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
@@ -743,51 +743,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>40.95</v>
       </c>
       <c r="L7">
-        <v>238.00000</v>
+        <v>234.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
@@ -815,51 +815,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>40.95</v>
       </c>
       <c r="L8">
-        <v>48.00000</v>
+        <v>47.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>
@@ -887,51 +887,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>40.95</v>
       </c>
       <c r="L9">
-        <v>160.00000</v>
+        <v>157.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>31</v>
       </c>
       <c r="P9" t="s">
         <v>32</v>
       </c>
       <c r="Q9" t="s">
         <v>33</v>
       </c>
       <c r="R9" t="s">
         <v>34</v>
       </c>
       <c r="S9" t="s">
         <v>35</v>
       </c>
       <c r="T9" t="s">
         <v>36</v>
       </c>
@@ -959,51 +959,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>61</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>64034000</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>40.95</v>
       </c>
       <c r="L10">
-        <v>87.00000</v>
+        <v>86.00000</v>
       </c>
       <c r="M10" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N10">
         <v>8</v>
       </c>
       <c r="O10" t="s">
         <v>31</v>
       </c>
       <c r="P10" t="s">
         <v>32</v>
       </c>
       <c r="Q10" t="s">
         <v>33</v>
       </c>
       <c r="R10" t="s">
         <v>34</v>
       </c>
       <c r="S10" t="s">
         <v>35</v>
       </c>
       <c r="T10" t="s">
         <v>36</v>
       </c>
@@ -1031,51 +1031,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>64034000</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>40.95</v>
       </c>
       <c r="L11">
-        <v>17.00000</v>
+        <v>16.00000</v>
       </c>
       <c r="M11" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N11">
         <v>8</v>
       </c>
       <c r="O11" t="s">
         <v>31</v>
       </c>
       <c r="P11" t="s">
         <v>32</v>
       </c>
       <c r="Q11" t="s">
         <v>33</v>
       </c>
       <c r="R11" t="s">
         <v>34</v>
       </c>
       <c r="S11" t="s">
         <v>35</v>
       </c>
       <c r="T11" t="s">
         <v>36</v>
       </c>